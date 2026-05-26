--- v0 (2026-02-22)
+++ v1 (2026-05-26)
@@ -22,145 +22,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sage365-my.sharepoint.com/personal/motumi_tsoeute_sage_com/Documents/Desktop/countries/Payroll/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="57" documentId="13_ncr:1_{FF20D81D-0209-419F-83BE-B61C9DB9A181}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5C1C2C1B-4142-414B-91BA-5C26C3A84679}"/>
+  <xr:revisionPtr revIDLastSave="171" documentId="13_ncr:1_{FF20D81D-0209-419F-83BE-B61C9DB9A181}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E36AF0FC-5CE8-4085-9526-245C0BB1F8FA}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="20420" windowHeight="15500" tabRatio="835" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ITS" sheetId="33" r:id="rId1"/>
     <sheet name="CN Calc" sheetId="18" r:id="rId2"/>
     <sheet name="CE Calc" sheetId="32" r:id="rId3"/>
     <sheet name="TA Calc" sheetId="29" r:id="rId4"/>
     <sheet name="FPC Calc" sheetId="30" r:id="rId5"/>
     <sheet name="Number of Parts" sheetId="26" state="hidden" r:id="rId6"/>
     <sheet name="Tables" sheetId="31" state="hidden" r:id="rId7"/>
     <sheet name="List" sheetId="28" state="hidden" r:id="rId8"/>
     <sheet name="LookUp List" sheetId="17" state="hidden" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="QUESTIONS">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D18" i="33" l="1"/>
-[...3 lines deleted...]
-  <c r="D19" i="29"/>
+  <c r="D17" i="33" l="1"/>
   <c r="D20" i="33" l="1"/>
-  <c r="E27" i="33"/>
-[...1 lines deleted...]
-  <c r="E29" i="33" s="1"/>
+  <c r="E29" i="33"/>
   <c r="E30" i="33" s="1"/>
   <c r="E31" i="33" s="1"/>
+  <c r="E32" i="33" s="1"/>
+  <c r="E33" i="33" s="1"/>
   <c r="D16" i="33"/>
-  <c r="D17" i="33" s="1"/>
-[...1 lines deleted...]
-  <c r="D21" i="33" l="1"/>
+  <c r="D18" i="33" s="1"/>
+  <c r="D19" i="33" l="1"/>
+  <c r="D21" i="33" s="1"/>
+  <c r="D23" i="33" s="1"/>
   <c r="D24" i="32" l="1"/>
   <c r="D18" i="18"/>
+  <c r="D19" i="18" s="1"/>
   <c r="D21" i="30" l="1"/>
   <c r="D23" i="32"/>
   <c r="D22" i="32"/>
   <c r="D19" i="30"/>
+  <c r="D20" i="30" s="1"/>
   <c r="D18" i="29"/>
+  <c r="D20" i="32"/>
+  <c r="D21" i="32" s="1"/>
+  <c r="D28" i="32"/>
+  <c r="D19" i="29" l="1"/>
   <c r="D22" i="29" s="1"/>
-  <c r="D20" i="32"/>
-[...1 lines deleted...]
-  <c r="D22" i="30" l="1"/>
+  <c r="D22" i="30"/>
   <c r="D25" i="32"/>
   <c r="D26" i="32" s="1"/>
   <c r="D22" i="18"/>
   <c r="D27" i="32" l="1"/>
   <c r="D29" i="32" s="1"/>
   <c r="D16" i="32" s="1"/>
   <c r="D23" i="30"/>
   <c r="D23" i="29"/>
   <c r="D23" i="18"/>
   <c r="D24" i="18" l="1"/>
   <c r="D24" i="29" l="1"/>
   <c r="D24" i="30"/>
   <c r="F45" i="31"/>
   <c r="F44" i="31"/>
   <c r="C44" i="31"/>
   <c r="B44" i="31"/>
   <c r="F43" i="31"/>
   <c r="C43" i="31"/>
   <c r="B43" i="31"/>
   <c r="C42" i="31"/>
   <c r="D14" i="18" l="1"/>
   <c r="D14" i="29" l="1"/>
   <c r="D15" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="142">
   <si>
     <t>=</t>
   </si>
   <si>
     <t>Calculation Detail</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Percentage given</t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t>Although care has been taken with the preparation of this document, Sage South Africa makes no warranties or representations as to the suitability or quality of the documentation or its fitness for any purpose and the client uses this information entirely at own risk.</t>
   </si>
   <si>
     <t>COPYRIGHT NOTICE</t>
   </si>
   <si>
@@ -545,53 +546,50 @@
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Sage Text Medium"/>
       </rPr>
       <t xml:space="preserve"> areas</t>
     </r>
   </si>
   <si>
     <t>Enter amounts only in the grey fields</t>
   </si>
   <si>
     <t>Basic Salary</t>
   </si>
   <si>
     <t>Other taxable earnings/allowances</t>
   </si>
   <si>
     <t>Taxable income</t>
   </si>
   <si>
     <t>Less:RICF - Reduction for dependents</t>
   </si>
   <si>
-    <t xml:space="preserve">Monthly Income Bracket </t>
-[...1 lines deleted...]
-  <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Tax per bracket     (GNF)</t>
   </si>
   <si>
     <t>From (GNF)</t>
   </si>
   <si>
     <t>To (GNF)</t>
   </si>
   <si>
     <t>Above</t>
   </si>
   <si>
     <t>Tax Reduction for Family Charges</t>
   </si>
   <si>
     <t>Monthly amount in CFA francs</t>
   </si>
   <si>
     <t>Annual amount in CFA francs</t>
   </si>
   <si>
     <t>Taxable salary for the year</t>
@@ -609,50 +607,62 @@
     <t>The regularization calculation will always be with the full % of 1,2%, the employer must then provide proof of the training carried out (approval from the professional training development fund, contracts, invoices etc.) and there may be residual tax payable if the training plans are less than 0,6% or if the 0,6% paid during the year is less than what should have been paid or if all or part of the 0,6% has not been used for professional traning purposes. This calculation may happen outside the payroll (for reporting purposes)</t>
   </si>
   <si>
     <t>Salary/wage must be annualised to determine of the annual salary/wage is below the annual minimum of 320 000</t>
   </si>
   <si>
     <t>Annual tax table</t>
   </si>
   <si>
     <t>Monthly Tax Calculation - 2026</t>
   </si>
   <si>
     <t>© Copyright 2026 by Sage South Africa, a division of Sage South Africa (Pty) Ltd hereinafter referred to as “Sage”, under the Copyright Law of the Republic of South Africa.</t>
   </si>
   <si>
     <t>Regularization National Contribution (CN) Calculation for Ivory Coast 2026</t>
   </si>
   <si>
     <t>Regularization Employer Contribution (CE) Calculation for Ivory Coast 2026</t>
   </si>
   <si>
     <t>Regularization Apprenticeship Tax (TA) Calculation for Ivory Coast 2026</t>
   </si>
   <si>
     <t>RegularizationVocational Training Tax (FPC) Calculation for Ivory Coast 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annual Income Bracket </t>
+  </si>
+  <si>
+    <t>Less: ITS already paid/withheld during the tax year (excluding current period)</t>
+  </si>
+  <si>
+    <t>ITS Due for the period</t>
+  </si>
+  <si>
+    <t>Cannot give rise to a refund - if more than ITS then ITS is zero</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1529,51 +1539,51 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="205">
+  <cellXfs count="206">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1841,229 +1851,232 @@
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="52" fillId="0" borderId="29" xfId="34" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="49" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="42" fillId="0" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="42" fillId="6" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="42" fillId="6" borderId="0" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="10" borderId="37" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="10" borderId="38" xfId="32" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="44" fillId="10" borderId="35" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="44" fillId="10" borderId="36" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="44" fillId="10" borderId="39" xfId="32" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="18" fillId="8" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="8" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="8" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="8" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="8" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="19" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="28" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="32" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="32" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="32" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="32" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="6" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...79 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 2 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 2 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma 2 3 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma 2 4" xfId="20" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 4 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 5" xfId="16" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 5 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 6" xfId="34" xr:uid="{92D89A9B-86AB-41EC-ACA2-CD1F9DF26948}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 2 3 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 2 4" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 2 4 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 3 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
@@ -2129,53 +2142,53 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>15875</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>15875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1190625</xdr:colOff>
+      <xdr:colOff>1187450</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>103571</xdr:rowOff>
+      <xdr:rowOff>106746</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Graphic 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ABE20D7-199A-4AB8-81AF-CB5BB4F4A009}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
               <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
             </a:ext>
           </a:extLst>
         </a:blip>
@@ -2828,647 +2841,677 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AF69147-62FE-4729-B57D-02628BCF7973}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:F54"/>
+  <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="136" customWidth="1"/>
     <col min="2" max="2" width="24.1796875" style="111" customWidth="1"/>
-    <col min="3" max="3" width="24.26953125" style="111" customWidth="1"/>
+    <col min="3" max="3" width="31.7265625" style="111" customWidth="1"/>
     <col min="4" max="4" width="19" style="111" customWidth="1"/>
     <col min="5" max="5" width="28.1796875" style="111" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.1796875" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" s="111"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="111"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="111"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="111"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="111"/>
     </row>
     <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="111"/>
       <c r="B6" s="112" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C6" s="113"/>
       <c r="D6" s="113"/>
       <c r="E6" s="113"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="111"/>
     </row>
     <row r="8" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="115" t="s">
         <v>112</v>
       </c>
       <c r="C8" s="115"/>
       <c r="D8" s="115"/>
       <c r="E8" s="115"/>
     </row>
     <row r="9" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="116"/>
       <c r="B9" s="117"/>
       <c r="C9" s="117"/>
       <c r="D9" s="118"/>
       <c r="E9" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="116"/>
       <c r="B10" s="120" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="117"/>
       <c r="D10" s="143">
-        <v>30</v>
+        <v>250</v>
       </c>
       <c r="E10" s="30"/>
     </row>
     <row r="11" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="116"/>
       <c r="B11" s="120" t="s">
         <v>78</v>
       </c>
       <c r="C11" s="117"/>
       <c r="D11" s="141" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="142" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:5" s="114" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="119"/>
       <c r="B12" s="120" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="120"/>
       <c r="D12" s="144">
         <v>3</v>
       </c>
       <c r="E12" s="30"/>
     </row>
     <row r="13" spans="1:5" s="114" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="119"/>
       <c r="B13" s="120" t="s">
         <v>113</v>
       </c>
       <c r="C13" s="120"/>
       <c r="D13" s="121">
-        <v>300000</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="14" spans="1:5" s="114" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="119"/>
       <c r="B14" s="120" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C14" s="120"/>
-      <c r="D14" s="121"/>
+      <c r="D14" s="121">
+        <v>500000</v>
+      </c>
       <c r="E14" s="25"/>
     </row>
     <row r="15" spans="1:5" s="114" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="119"/>
       <c r="B15" s="120" t="s">
         <v>114</v>
       </c>
       <c r="C15" s="120"/>
-      <c r="D15" s="121"/>
+      <c r="D15" s="121">
+        <v>150000</v>
+      </c>
       <c r="E15" s="120"/>
     </row>
     <row r="16" spans="1:5" s="114" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="122"/>
       <c r="B16" s="123" t="s">
         <v>115</v>
       </c>
       <c r="C16" s="113"/>
       <c r="D16" s="123">
         <f>D13+D14+D15</f>
-        <v>300000</v>
+        <v>2150000</v>
       </c>
       <c r="E16" s="113"/>
     </row>
     <row r="17" spans="1:5" s="114" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="119"/>
       <c r="B17" s="113" t="s">
         <v>99</v>
       </c>
       <c r="C17" s="113"/>
       <c r="D17" s="124">
-        <f>D16*D11/D10</f>
-        <v>3600000</v>
+        <f>D13*D11/D10</f>
+        <v>2160000</v>
       </c>
       <c r="E17" s="29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:5" s="114" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="119"/>
       <c r="B18" s="113" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="113"/>
       <c r="D18" s="140">
-        <f>IF(D17&lt;320000,D14+D15,D17)</f>
-        <v>3600000</v>
+        <f>IF(AND(D17&lt;320000,D17&gt;0),D14+D15,D13+D14+D15)</f>
+        <v>2150000</v>
       </c>
       <c r="E18" s="113"/>
     </row>
     <row r="19" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="119"/>
       <c r="B19" s="113" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C19" s="113"/>
       <c r="D19" s="140">
-        <f>ROUND(((D18-VLOOKUP(D18,$B$26:$E$31,1))*VLOOKUP(D18,$B$26:$E$31,3)+VLOOKUP(D18,$B$26:$E$31,4)),0)</f>
-        <v>468000</v>
+        <f>ROUND(((D18-VLOOKUP(D18,$B$28:$E$33,1))*VLOOKUP(D18,$B$28:$E$33,3)+VLOOKUP(D18,$B$28:$E$33,4)),0)</f>
+        <v>200000</v>
       </c>
       <c r="E19" s="113"/>
     </row>
     <row r="20" spans="1:5" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="125"/>
       <c r="B20" s="113" t="s">
         <v>116</v>
       </c>
       <c r="C20" s="126"/>
       <c r="D20" s="140">
-        <f>VLOOKUP(D12,$B$34:$D$44,3,0)</f>
+        <f>VLOOKUP(D12,$B$36:$D$46,3,0)</f>
         <v>264000</v>
       </c>
-      <c r="E20" s="126"/>
+      <c r="E20" s="29" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="21" spans="1:5" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="125"/>
       <c r="B21" s="113" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C21" s="126"/>
       <c r="D21" s="124">
-        <f>D19-D20</f>
-        <v>204000</v>
+        <f>IF(D20&gt;D19,0,D19-D20)</f>
+        <v>0</v>
       </c>
       <c r="E21" s="140"/>
     </row>
-    <row r="22" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="E23" s="115"/>
+    <row r="22" spans="1:5" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="125"/>
+      <c r="B22" s="205" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" s="205"/>
+      <c r="D22" s="121">
+        <v>0</v>
+      </c>
+      <c r="E22" s="126"/>
+    </row>
+    <row r="23" spans="1:5" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="125"/>
+      <c r="B23" s="113" t="s">
+        <v>140</v>
+      </c>
+      <c r="C23" s="126"/>
+      <c r="D23" s="124">
+        <f>D21-D22</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="140"/>
     </row>
     <row r="24" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="116"/>
-      <c r="B24" s="146" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B24" s="146"/>
+      <c r="C24" s="146"/>
+      <c r="D24" s="146"/>
+      <c r="E24" s="146"/>
     </row>
     <row r="25" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="116"/>
-      <c r="B25" s="127" t="s">
+      <c r="B25" s="115" t="s">
+        <v>131</v>
+      </c>
+      <c r="C25" s="115"/>
+      <c r="D25" s="115"/>
+      <c r="E25" s="115"/>
+    </row>
+    <row r="26" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="116"/>
+      <c r="B26" s="147" t="s">
+        <v>138</v>
+      </c>
+      <c r="C26" s="148"/>
+      <c r="D26" s="149" t="s">
+        <v>117</v>
+      </c>
+      <c r="E26" s="149" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="116"/>
+      <c r="B27" s="127" t="s">
+        <v>119</v>
+      </c>
+      <c r="C27" s="127" t="s">
         <v>120</v>
       </c>
-      <c r="C25" s="127" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="D27" s="150"/>
+      <c r="E27" s="151"/>
     </row>
     <row r="28" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="116"/>
-      <c r="B28" s="130">
-[...6 lines deleted...]
-        <v>0.21</v>
+      <c r="B28" s="128">
+        <v>0</v>
+      </c>
+      <c r="C28" s="128">
+        <v>900000</v>
+      </c>
+      <c r="D28" s="129">
+        <v>0</v>
       </c>
       <c r="E28" s="139">
-        <f t="shared" ref="E28:E31" si="0">(C27-B27)*D27+E27</f>
-        <v>316799.99839999998</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="116"/>
       <c r="B29" s="130">
-        <v>9600000.0099999998</v>
+        <v>900000.01</v>
       </c>
       <c r="C29" s="130">
-        <v>28800000</v>
+        <v>2880000</v>
       </c>
       <c r="D29" s="131">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="E29" s="139">
-        <f t="shared" si="0"/>
-        <v>1727999.9963</v>
+        <f>(C28-B28)*D28+E28</f>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="116"/>
       <c r="B30" s="130">
-        <v>28800000.010000002</v>
+        <v>2880000.01</v>
       </c>
       <c r="C30" s="130">
-        <v>96000000</v>
+        <v>9600000</v>
       </c>
       <c r="D30" s="131">
-        <v>0.28000000000000003</v>
+        <v>0.21</v>
       </c>
       <c r="E30" s="139">
-        <f t="shared" si="0"/>
-        <v>6335999.9939000001</v>
+        <f t="shared" ref="E30:E33" si="0">(C29-B29)*D29+E29</f>
+        <v>316799.99839999998</v>
       </c>
     </row>
     <row r="31" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="116"/>
       <c r="B31" s="130">
-        <v>96000000.010000005</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>9600000.0099999998</v>
+      </c>
+      <c r="C31" s="130">
+        <v>28800000</v>
       </c>
       <c r="D31" s="131">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="E31" s="139">
         <f t="shared" si="0"/>
+        <v>1727999.9963</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="116"/>
+      <c r="B32" s="130">
+        <v>28800000.010000002</v>
+      </c>
+      <c r="C32" s="130">
+        <v>96000000</v>
+      </c>
+      <c r="D32" s="131">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="E32" s="139">
+        <f t="shared" si="0"/>
+        <v>6335999.9939000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="116"/>
+      <c r="B33" s="130">
+        <v>96000000.010000005</v>
+      </c>
+      <c r="C33" s="132" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" s="131">
+        <v>0.32</v>
+      </c>
+      <c r="E33" s="139">
+        <f t="shared" si="0"/>
         <v>25151999.991100002</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="E33" s="134"/>
     </row>
     <row r="34" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="116"/>
-      <c r="B34" s="148" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="147"/>
+      <c r="B34" s="112"/>
+      <c r="C34" s="112"/>
+      <c r="D34" s="133"/>
       <c r="E34" s="134"/>
     </row>
-    <row r="35" spans="1:6" s="114" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="116"/>
-      <c r="B35" s="149"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B35" s="112"/>
+      <c r="C35" s="112"/>
+      <c r="D35" s="123"/>
       <c r="E35" s="134"/>
     </row>
     <row r="36" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="116"/>
-      <c r="B36" s="128">
-[...7 lines deleted...]
-      </c>
+      <c r="B36" s="149" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="147" t="s">
+        <v>122</v>
+      </c>
+      <c r="D36" s="148"/>
       <c r="E36" s="134"/>
     </row>
-    <row r="37" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" s="114" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="116"/>
-      <c r="B37" s="128">
-[...6 lines deleted...]
-        <v>66000</v>
+      <c r="B37" s="150"/>
+      <c r="C37" s="135" t="s">
+        <v>123</v>
+      </c>
+      <c r="D37" s="135" t="s">
+        <v>124</v>
       </c>
       <c r="E37" s="134"/>
     </row>
     <row r="38" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="116"/>
       <c r="B38" s="128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C38" s="128">
-        <v>11000</v>
+        <v>0</v>
       </c>
       <c r="D38" s="128">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="E38" s="134"/>
     </row>
-    <row r="39" spans="1:6" s="114" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="116"/>
       <c r="B39" s="128">
+        <v>1.5</v>
+      </c>
+      <c r="C39" s="128">
+        <v>5500</v>
+      </c>
+      <c r="D39" s="128">
+        <v>66000</v>
+      </c>
+      <c r="E39" s="134"/>
+    </row>
+    <row r="40" spans="1:6" s="114" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="116"/>
+      <c r="B40" s="128">
+        <v>2</v>
+      </c>
+      <c r="C40" s="128">
+        <v>11000</v>
+      </c>
+      <c r="D40" s="128">
+        <v>132000</v>
+      </c>
+      <c r="E40" s="134"/>
+    </row>
+    <row r="41" spans="1:6" s="114" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="116"/>
+      <c r="B41" s="128">
         <v>2.5</v>
       </c>
-      <c r="C39" s="128">
+      <c r="C41" s="128">
         <v>16500</v>
       </c>
-      <c r="D39" s="128">
+      <c r="D41" s="128">
         <v>198000</v>
-      </c>
-[...22 lines deleted...]
-        <v>330000</v>
       </c>
       <c r="E41" s="134"/>
     </row>
     <row r="42" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="128">
+        <v>3</v>
+      </c>
+      <c r="C42" s="128">
+        <v>22000</v>
+      </c>
+      <c r="D42" s="128">
+        <v>264000</v>
+      </c>
+      <c r="E42" s="134"/>
+    </row>
+    <row r="43" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="128">
+        <v>3.5</v>
+      </c>
+      <c r="C43" s="128">
+        <v>27500</v>
+      </c>
+      <c r="D43" s="128">
+        <v>330000</v>
+      </c>
+      <c r="E43" s="134"/>
+    </row>
+    <row r="44" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="128">
         <v>4</v>
       </c>
-      <c r="C42" s="128">
+      <c r="C44" s="128">
         <v>33000</v>
       </c>
-      <c r="D42" s="128">
+      <c r="D44" s="128">
         <v>396000</v>
       </c>
-      <c r="E42" s="134"/>
-[...2 lines deleted...]
-      <c r="B43" s="128">
+      <c r="E44" s="134"/>
+    </row>
+    <row r="45" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="128">
         <v>4.5</v>
       </c>
-      <c r="C43" s="128">
+      <c r="C45" s="128">
         <v>38500</v>
       </c>
-      <c r="D43" s="128">
+      <c r="D45" s="128">
         <v>462000</v>
       </c>
-      <c r="E43" s="134"/>
-[...2 lines deleted...]
-      <c r="B44" s="128">
+      <c r="E45" s="134"/>
+    </row>
+    <row r="46" spans="1:6" ht="33.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="128">
         <v>5</v>
       </c>
-      <c r="C44" s="128">
+      <c r="C46" s="128">
         <v>44000</v>
       </c>
-      <c r="D44" s="128">
+      <c r="D46" s="128">
         <v>528000</v>
       </c>
-      <c r="E44" s="114"/>
-[...14 lines deleted...]
-      <c r="F46" s="29"/>
+      <c r="E46" s="114"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="B47" s="151" t="s">
-[...5 lines deleted...]
-      <c r="F47" s="151"/>
+      <c r="B47" s="114"/>
+      <c r="C47" s="114"/>
+      <c r="D47" s="137"/>
+      <c r="E47" s="114"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B48" s="33" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C48" s="31"/>
       <c r="D48" s="34"/>
       <c r="E48" s="31"/>
       <c r="F48" s="29"/>
     </row>
     <row r="49" spans="2:6" x14ac:dyDescent="0.3">
-      <c r="B49" s="33" t="s">
-[...5 lines deleted...]
-      <c r="F49" s="29"/>
+      <c r="B49" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" s="145"/>
+      <c r="D49" s="145"/>
+      <c r="E49" s="145"/>
+      <c r="F49" s="145"/>
     </row>
     <row r="50" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B50" s="33" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C50" s="31"/>
       <c r="D50" s="34"/>
       <c r="E50" s="31"/>
       <c r="F50" s="29"/>
     </row>
     <row r="51" spans="2:6" x14ac:dyDescent="0.3">
-      <c r="B51" s="137"/>
-[...1 lines deleted...]
-      <c r="E51" s="137"/>
+      <c r="B51" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="C51" s="31"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="31"/>
+      <c r="F51" s="29"/>
     </row>
     <row r="52" spans="2:6" x14ac:dyDescent="0.3">
-      <c r="B52" s="137"/>
-[...1 lines deleted...]
-      <c r="E52" s="137"/>
+      <c r="B52" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="31"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="29"/>
     </row>
     <row r="53" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B53" s="137"/>
       <c r="C53" s="137"/>
       <c r="E53" s="137"/>
     </row>
     <row r="54" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B54" s="137"/>
       <c r="C54" s="137"/>
       <c r="E54" s="137"/>
     </row>
+    <row r="55" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B55" s="137"/>
+      <c r="C55" s="137"/>
+      <c r="E55" s="137"/>
+    </row>
+    <row r="56" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B56" s="137"/>
+      <c r="C56" s="137"/>
+      <c r="E56" s="137"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Xv0FpLG46h05aHSo2ONsijNBCjRooUCA9r1bHFy2BvipRdKgBpSDPcGsfNbee+xi0no2GxHq300WHRtgXqKCwg==" saltValue="rB1CuOoyZwBsRSrVqdmyPA==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
-[...7 lines deleted...]
-    <mergeCell ref="C34:D34"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="riieFY178u9DQBw86nGs96xmAjWs7nVMLmey9pNp4sW3J4H4avA5tIHruaF9o8jBbJ5QDewxy3Pe0bI7tWfW7g==" saltValue="eilpZ4osmgKTbC1fM11WAA==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B49:F49"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:D36"/>
   </mergeCells>
   <phoneticPr fontId="51" type="noConversion"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E167A5D-0067-417B-9A7F-78CF7530502C}">
   <sheetPr>
     <tabColor rgb="FF00D739"/>
   </sheetPr>
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showWhiteSpace="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.36328125" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.36328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="73.1796875" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.54296875" style="6" customWidth="1"/>
     <col min="5" max="5" width="2.6328125" style="1" customWidth="1"/>
     <col min="6" max="6" width="82.453125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.08984375" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="47" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="2:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="152" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C2" s="153"/>
       <c r="D2" s="154"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
     <row r="4" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="3"/>
       <c r="C4" s="155" t="s">
         <v>111</v>
       </c>
       <c r="D4" s="155"/>
       <c r="F4" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="3"/>
       <c r="C5" s="9"/>
       <c r="D5" s="10"/>
       <c r="F5" s="30"/>
     </row>
@@ -3478,247 +3521,249 @@
         <v>77</v>
       </c>
       <c r="D6" s="36" t="s">
         <v>107</v>
       </c>
       <c r="F6" s="30"/>
     </row>
     <row r="7" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="44"/>
       <c r="C7" s="37" t="s">
         <v>78</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>79</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="46"/>
       <c r="C8" s="38" t="s">
         <v>98</v>
       </c>
       <c r="D8" s="39">
-        <v>1500000</v>
+        <v>300000</v>
       </c>
       <c r="F8" s="26"/>
     </row>
     <row r="9" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="46"/>
       <c r="C9" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="39"/>
+      <c r="D9" s="39">
+        <v>600000</v>
+      </c>
       <c r="F9" s="26"/>
     </row>
     <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="46"/>
       <c r="C10" s="38" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="39"/>
       <c r="F10" s="25"/>
     </row>
     <row r="11" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="46"/>
       <c r="C11" s="38" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="39">
         <v>150000</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="12" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="46"/>
       <c r="C12" s="38" t="s">
         <v>84</v>
       </c>
       <c r="D12" s="39"/>
       <c r="F12" s="25"/>
     </row>
     <row r="13" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="47"/>
       <c r="F13" s="29"/>
     </row>
     <row r="14" spans="2:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>85</v>
       </c>
       <c r="D14" s="41">
         <f>D24</f>
-        <v>25920</v>
+        <v>12600</v>
       </c>
       <c r="F14" s="31"/>
     </row>
     <row r="15" spans="2:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="47"/>
       <c r="F15" s="32"/>
     </row>
     <row r="16" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B16" s="46"/>
       <c r="C16" s="43" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="47"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B17" s="48"/>
       <c r="C17" s="49" t="s">
         <v>81</v>
       </c>
       <c r="D17" s="50"/>
       <c r="F17" s="1"/>
     </row>
     <row r="18" spans="2:6" ht="15.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="48"/>
       <c r="C18" s="51" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="52">
         <f>D8/D6*D7</f>
-        <v>2160000</v>
+        <v>432000</v>
       </c>
       <c r="F18" s="29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B19" s="40"/>
       <c r="C19" s="38" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="53">
-        <f>IF(D18&lt;320000,D9+D10+D11,D18)</f>
-        <v>2160000</v>
+        <f>IF(AND(D18&lt;320000,D18&gt;0),D9+D10+D11,D8+D9+D10+D11)</f>
+        <v>1050000</v>
       </c>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B20" s="40"/>
       <c r="C20" s="38" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="50"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B21" s="40" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D21" s="58">
         <v>1.2E-2</v>
       </c>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B22" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="53">
         <f>ROUND(D19*D21,0)</f>
-        <v>25920</v>
+        <v>12600</v>
       </c>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B23" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="53">
         <f>D12</f>
         <v>0</v>
       </c>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="2:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="56">
         <f>D22-D23</f>
-        <v>25920</v>
+        <v>12600</v>
       </c>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="2:6" ht="12" thickTop="1" x14ac:dyDescent="0.25">
       <c r="F25" s="1"/>
     </row>
     <row r="27" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B27" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="31"/>
       <c r="D27" s="34"/>
       <c r="E27" s="31"/>
       <c r="F27" s="29"/>
     </row>
     <row r="28" spans="2:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="151" t="s">
+      <c r="B28" s="145" t="s">
         <v>6</v>
       </c>
-      <c r="C28" s="151"/>
-[...2 lines deleted...]
-      <c r="F28" s="151"/>
+      <c r="C28" s="145"/>
+      <c r="D28" s="145"/>
+      <c r="E28" s="145"/>
+      <c r="F28" s="145"/>
     </row>
     <row r="29" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B29" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="31"/>
       <c r="D29" s="34"/>
       <c r="E29" s="31"/>
       <c r="F29" s="29"/>
     </row>
     <row r="30" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B30" s="33" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C30" s="31"/>
       <c r="D30" s="34"/>
       <c r="E30" s="31"/>
       <c r="F30" s="29"/>
     </row>
     <row r="31" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B31" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="31"/>
       <c r="D31" s="34"/>
       <c r="E31" s="31"/>
       <c r="F31" s="29"/>
     </row>
     <row r="44" spans="3:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C44" s="1"/>
       <c r="D44" s="6"/>
       <c r="E44" s="1"/>
       <c r="F44" s="2"/>
     </row>
     <row r="45" spans="3:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C45" s="1"/>
       <c r="D45" s="6"/>
       <c r="E45" s="1"/>
@@ -3727,94 +3772,94 @@
     <row r="46" spans="3:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C46" s="1"/>
       <c r="D46" s="6"/>
       <c r="E46" s="1"/>
       <c r="F46" s="2"/>
     </row>
     <row r="47" spans="3:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C47" s="1"/>
       <c r="D47" s="6"/>
       <c r="E47" s="1"/>
       <c r="F47" s="2"/>
     </row>
     <row r="48" spans="3:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C48" s="1"/>
       <c r="D48" s="6"/>
       <c r="E48" s="1"/>
       <c r="F48" s="2"/>
     </row>
     <row r="49" spans="3:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C49" s="1"/>
       <c r="D49" s="6"/>
       <c r="E49" s="1"/>
       <c r="F49" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nNGPUOWELmXdf7Y65tBCjtLcfPfkBf9D+F3fyNLSdVc3ixuoR+Y0wVwGOXqZJYWkhkUbp000ySJ2PZ8hgM1n8A==" saltValue="wLa0IoF+U8F3/LYECrhFXg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VyBv0LAbF/7tz2tj01Qt0i54EGJ2wUGnInQJ1ypIsvNUUgkYunxkiLgtuh2bdJvBBn4d6ufjtr+Tzr761s5MTA==" saltValue="bOPouUVo93wXXBZPPi49wg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.55833333333333335" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L
 </oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3A397B9-DE56-42FB-94A0-048D1B0ED51A}">
   <sheetPr>
     <tabColor rgb="FF00D739"/>
   </sheetPr>
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showWhiteSpace="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.36328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="60.26953125" style="1" customWidth="1"/>
     <col min="4" max="4" width="22.54296875" style="6" customWidth="1"/>
     <col min="5" max="5" width="2.6328125" style="1" customWidth="1"/>
     <col min="6" max="6" width="83.6328125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.08984375" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="47" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="2:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="152" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C2" s="153"/>
       <c r="D2" s="154"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
     <row r="4" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="44"/>
       <c r="C4" s="155" t="s">
         <v>109</v>
       </c>
       <c r="D4" s="155"/>
       <c r="F4" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="44"/>
       <c r="C5" s="66"/>
       <c r="D5" s="67"/>
       <c r="F5" s="30"/>
     </row>
@@ -3857,143 +3902,145 @@
       <c r="C9" s="37" t="s">
         <v>78</v>
       </c>
       <c r="D9" s="45" t="s">
         <v>79</v>
       </c>
       <c r="F9" s="24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="46"/>
       <c r="C10" s="38" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="39">
         <v>1500000</v>
       </c>
       <c r="F10" s="25"/>
     </row>
     <row r="11" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="46"/>
       <c r="C11" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="39"/>
+      <c r="D11" s="39">
+        <v>500000</v>
+      </c>
       <c r="F11" s="26"/>
     </row>
     <row r="12" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="46"/>
       <c r="C12" s="38" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="39"/>
       <c r="F12" s="25"/>
     </row>
     <row r="13" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="46"/>
       <c r="C13" s="38" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="39">
         <v>150000</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="46"/>
       <c r="C14" s="38" t="s">
         <v>97</v>
       </c>
       <c r="D14" s="39"/>
       <c r="F14" s="25"/>
     </row>
     <row r="15" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="47"/>
       <c r="F15" s="29"/>
     </row>
     <row r="16" spans="2:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="40" t="s">
         <v>94</v>
       </c>
       <c r="D16" s="41">
         <f>D29</f>
-        <v>198720</v>
+        <v>197800</v>
       </c>
       <c r="F16" s="31"/>
     </row>
     <row r="17" spans="2:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="47"/>
       <c r="F17" s="32"/>
     </row>
     <row r="18" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="46"/>
       <c r="C18" s="46" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="47"/>
       <c r="F18" s="31"/>
     </row>
     <row r="19" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="59"/>
       <c r="C19" s="42" t="s">
         <v>106</v>
       </c>
       <c r="D19" s="60"/>
       <c r="F19" s="31"/>
     </row>
     <row r="20" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="48"/>
       <c r="C20" s="51" t="s">
         <v>99</v>
       </c>
       <c r="D20" s="52">
         <f>D10/D8*D9</f>
         <v>2160000</v>
       </c>
       <c r="F20" s="29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B21" s="40"/>
       <c r="C21" s="38" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="53">
-        <f>IF(AND(D20&lt;320000,D20&gt;0),D11+D12+D13,D20)</f>
-        <v>2160000</v>
+        <f>IF(AND(D20&lt;320000,D20&gt;0),D11+D12+D13,D10+D11+D12+D13)</f>
+        <v>2150000</v>
       </c>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="2:6" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B22" s="40"/>
       <c r="C22" s="68" t="s">
         <v>102</v>
       </c>
       <c r="D22" s="58">
         <f>IF(AND(D7="N",D6="Y"),2%,0)</f>
         <v>0</v>
       </c>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="2:6" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B23" s="40"/>
       <c r="C23" s="68" t="s">
         <v>104</v>
       </c>
       <c r="D23" s="58">
         <f>IF(AND(D7="Y",D6="Y"),2%,0)</f>
         <v>0</v>
       </c>
       <c r="F23" s="1"/>
     </row>
@@ -4006,147 +4053,147 @@
         <f>IF(AND(D7="Y",D6="N"),9.2%,0)</f>
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B25" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="58">
         <f>SUM(D22:D24)</f>
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="2:6" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B26" s="40"/>
       <c r="C26" s="68" t="s">
         <v>91</v>
       </c>
       <c r="D26" s="69">
         <f>D21*D25</f>
-        <v>198720</v>
+        <v>197800</v>
       </c>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B27" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="38" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="52">
         <f>ROUND(D26,0)</f>
-        <v>198720</v>
+        <v>197800</v>
       </c>
       <c r="F27" s="1"/>
     </row>
     <row r="28" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B28" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="38" t="s">
         <v>96</v>
       </c>
       <c r="D28" s="52">
         <f>D14</f>
         <v>0</v>
       </c>
       <c r="F28" s="1"/>
     </row>
     <row r="29" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B29" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="55" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="61">
         <f>D27-D28</f>
-        <v>198720</v>
+        <v>197800</v>
       </c>
       <c r="F29" s="1"/>
     </row>
     <row r="30" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B31" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="31"/>
       <c r="D31" s="34"/>
       <c r="E31" s="31"/>
       <c r="F31" s="29"/>
     </row>
     <row r="32" spans="2:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="151" t="s">
+      <c r="B32" s="145" t="s">
         <v>6</v>
       </c>
-      <c r="C32" s="151"/>
-[...2 lines deleted...]
-      <c r="F32" s="151"/>
+      <c r="C32" s="145"/>
+      <c r="D32" s="145"/>
+      <c r="E32" s="145"/>
+      <c r="F32" s="145"/>
     </row>
     <row r="33" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B33" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C33" s="31"/>
       <c r="D33" s="34"/>
       <c r="E33" s="31"/>
       <c r="F33" s="29"/>
     </row>
     <row r="34" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B34" s="33" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C34" s="31"/>
       <c r="D34" s="34"/>
       <c r="E34" s="31"/>
       <c r="F34" s="29"/>
     </row>
     <row r="35" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B35" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C35" s="31"/>
       <c r="D35" s="34"/>
       <c r="E35" s="31"/>
       <c r="F35" s="29"/>
     </row>
     <row r="36" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="37" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="38" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="39" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="40" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="41" spans="2:6" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3Isr9+qQAFK3JUBdcKxK+ep6rdDoushBNWmIIL3/BbBZ0oRPY3threoJfZxZPSr/S1uxKgT4PA2etSnkCKzxwg==" saltValue="HFgKm5uCJXQTnuZLdOEjxg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="4gItnb7db1ke+34P+W9U2rlJt6nhxWpmbMDQcUXL4nu0qrXdk7hTZ84MAE0xKPLj3Nirl43md5pDfl9PiYa4sw==" saltValue="UB+C0tlUzymYcW7IAASL4w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B32:F32"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.55833333333333335" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L
 </oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6FA1D11A-292A-4EFE-A807-285C928AE727}">
           <x14:formula1>
             <xm:f>'LookUp List'!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>D7</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{478292D9-EBDB-4C6E-A9D4-C31832549077}">
           <x14:formula1>
             <xm:f>List!$A$1:$A$2</xm:f>
           </x14:formula1>
@@ -4163,304 +4210,306 @@
   <sheetPr>
     <tabColor rgb="FF00D739"/>
   </sheetPr>
   <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showWhiteSpace="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.90625" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.36328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="61.54296875" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.54296875" style="6" customWidth="1"/>
     <col min="5" max="5" width="2.6328125" style="1" customWidth="1"/>
     <col min="6" max="6" width="82.36328125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.08984375" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="47" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="2:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="152" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C2" s="153"/>
       <c r="D2" s="154"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
     <row r="4" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="3"/>
       <c r="C4" s="155" t="s">
         <v>108</v>
       </c>
       <c r="D4" s="155"/>
       <c r="F4" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="3"/>
       <c r="C5" s="9"/>
       <c r="D5" s="10"/>
       <c r="F5" s="30"/>
     </row>
     <row r="6" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="44"/>
       <c r="C6" s="37" t="s">
         <v>77</v>
       </c>
       <c r="D6" s="64" t="s">
         <v>107</v>
       </c>
       <c r="F6" s="30"/>
     </row>
     <row r="7" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="44"/>
       <c r="C7" s="37" t="s">
         <v>78</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>79</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="46"/>
       <c r="C8" s="38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D8" s="65">
         <v>1500000</v>
       </c>
       <c r="F8" s="26"/>
     </row>
     <row r="9" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="46"/>
       <c r="C9" s="38" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="65"/>
       <c r="F9" s="26"/>
     </row>
     <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="46"/>
       <c r="C10" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="65"/>
+      <c r="D10" s="65">
+        <v>500000</v>
+      </c>
       <c r="F10" s="25"/>
     </row>
     <row r="11" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="46"/>
       <c r="C11" s="38" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="65">
         <v>150000</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="12" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="46"/>
       <c r="C12" s="38" t="s">
         <v>86</v>
       </c>
       <c r="D12" s="65"/>
       <c r="F12" s="25"/>
     </row>
     <row r="13" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="47"/>
       <c r="F13" s="29"/>
     </row>
     <row r="14" spans="2:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="41">
         <f>D24</f>
-        <v>8640</v>
+        <v>8600</v>
       </c>
       <c r="F14" s="31"/>
     </row>
     <row r="15" spans="2:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="47"/>
       <c r="F15" s="32"/>
     </row>
     <row r="16" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B16" s="46"/>
       <c r="C16" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="47"/>
       <c r="F16" s="31"/>
     </row>
     <row r="17" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B17" s="48"/>
       <c r="C17" s="49" t="s">
         <v>87</v>
       </c>
       <c r="D17" s="50"/>
       <c r="F17" s="31"/>
     </row>
     <row r="18" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B18" s="48"/>
       <c r="C18" s="51" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="52">
         <f>D8/D6*D7</f>
         <v>2160000</v>
       </c>
       <c r="F18" s="29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="38" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="53">
-        <f>IF(AND(D18&lt;320000,D18&gt;0),D9+D10+D11,D18)</f>
-        <v>2160000</v>
+        <f>IF(AND(D18&lt;320000,D18&gt;0),D9+D10+D11,D8+D9+D10+D11)</f>
+        <v>2150000</v>
       </c>
       <c r="F19" s="31"/>
     </row>
     <row r="20" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B20" s="40"/>
       <c r="C20" s="55" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="71"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B21" s="40" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D21" s="58">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B22" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="53">
         <f>ROUND(D19*D21,0)</f>
-        <v>8640</v>
+        <v>8600</v>
       </c>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="2:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B23" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="63">
         <f>D12</f>
         <v>0</v>
       </c>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="2:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="56">
         <f>D22-D23</f>
-        <v>8640</v>
+        <v>8600</v>
       </c>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="2:6" ht="12" thickTop="1" x14ac:dyDescent="0.25">
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="27" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B27" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="31"/>
       <c r="D27" s="34"/>
       <c r="E27" s="31"/>
       <c r="F27" s="29"/>
     </row>
     <row r="28" spans="2:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="151" t="s">
+      <c r="B28" s="145" t="s">
         <v>6</v>
       </c>
-      <c r="C28" s="151"/>
-[...2 lines deleted...]
-      <c r="F28" s="151"/>
+      <c r="C28" s="145"/>
+      <c r="D28" s="145"/>
+      <c r="E28" s="145"/>
+      <c r="F28" s="145"/>
     </row>
     <row r="29" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B29" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="31"/>
       <c r="D29" s="34"/>
       <c r="E29" s="31"/>
       <c r="F29" s="29"/>
     </row>
     <row r="30" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B30" s="33" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C30" s="31"/>
       <c r="D30" s="34"/>
       <c r="E30" s="31"/>
       <c r="F30" s="29"/>
     </row>
     <row r="31" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B31" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="31"/>
       <c r="D31" s="34"/>
       <c r="E31" s="31"/>
       <c r="F31" s="29"/>
     </row>
     <row r="32" spans="2:6" x14ac:dyDescent="0.25"/>
     <row r="44" spans="3:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="C44" s="1"/>
       <c r="D44" s="6"/>
       <c r="E44" s="1"/>
       <c r="F44" s="2"/>
     </row>
     <row r="45" spans="3:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="C45" s="1"/>
       <c r="D45" s="6"/>
@@ -4474,370 +4523,372 @@
       <c r="F46" s="2"/>
     </row>
     <row r="47" spans="3:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="C47" s="1"/>
       <c r="D47" s="6"/>
       <c r="E47" s="1"/>
       <c r="F47" s="2"/>
     </row>
     <row r="48" spans="3:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="C48" s="1"/>
       <c r="D48" s="6"/>
       <c r="E48" s="1"/>
       <c r="F48" s="2"/>
     </row>
     <row r="49" spans="3:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="C49" s="1"/>
       <c r="D49" s="6"/>
       <c r="E49" s="1"/>
       <c r="F49" s="2"/>
     </row>
     <row r="50" spans="3:6" x14ac:dyDescent="0.25"/>
     <row r="51" spans="3:6" x14ac:dyDescent="0.25"/>
     <row r="52" spans="3:6" x14ac:dyDescent="0.25"/>
     <row r="53" spans="3:6" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fQlLgf9CrNQBapkz26ciSyD6j4jE3EtdyaORAtp2QCxzplN5QNKTTsR36HLswYP0+i5b3yf+vXjV76seXQtVig==" saltValue="FJQOq0DuTcA12o94bBT5zQ==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="OZhGdzF0XcBu1xWP9IzFd7ICBwr30NdzRATrGsIZoe8uaRvJZwc4b0278N8ztODh6vbiLPOS8wWsiU3OiwgVzA==" saltValue="PrR0iyvHUq3Bk5sqfKe59A==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.55833333333333335" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L
 </oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69EF6600-727A-48D2-8396-1845C8A72BB8}">
   <sheetPr>
     <tabColor rgb="FF00D739"/>
   </sheetPr>
   <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showWhiteSpace="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="11.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.54296875" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.36328125" style="5" customWidth="1"/>
     <col min="3" max="3" width="58.6328125" style="1" customWidth="1"/>
     <col min="4" max="4" width="25.453125" style="6" customWidth="1"/>
     <col min="5" max="5" width="2.6328125" style="1" customWidth="1"/>
     <col min="6" max="6" width="104" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.08984375" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="47" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="152" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C2" s="153"/>
       <c r="D2" s="154"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
     <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="3"/>
       <c r="C4" s="155" t="s">
         <v>109</v>
       </c>
       <c r="D4" s="155"/>
       <c r="F4" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="3"/>
       <c r="C5" s="9"/>
       <c r="D5" s="10"/>
       <c r="F5" s="30"/>
     </row>
     <row r="6" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="57"/>
       <c r="B6" s="44"/>
       <c r="C6" s="37" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="74">
         <v>1.2E-2</v>
       </c>
       <c r="F6" s="24" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="57"/>
       <c r="B7" s="44"/>
       <c r="C7" s="37" t="s">
         <v>77</v>
       </c>
       <c r="D7" s="36" t="s">
         <v>107</v>
       </c>
       <c r="F7" s="30"/>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="57"/>
       <c r="B8" s="44"/>
       <c r="C8" s="37" t="s">
         <v>78</v>
       </c>
       <c r="D8" s="45" t="s">
         <v>79</v>
       </c>
       <c r="F8" s="24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="57"/>
       <c r="B9" s="46"/>
       <c r="C9" s="38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D9" s="39">
         <v>1500000</v>
       </c>
       <c r="F9" s="26"/>
     </row>
     <row r="10" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="57"/>
       <c r="B10" s="46"/>
       <c r="C10" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="39"/>
+      <c r="D10" s="39">
+        <v>0</v>
+      </c>
       <c r="F10" s="26"/>
     </row>
     <row r="11" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="57"/>
       <c r="B11" s="46"/>
       <c r="C11" s="38" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="39"/>
       <c r="F11" s="25"/>
     </row>
     <row r="12" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="57"/>
       <c r="B12" s="46"/>
       <c r="C12" s="38" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="39">
         <v>150000</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="57"/>
       <c r="B13" s="46"/>
       <c r="C13" s="38" t="s">
         <v>89</v>
       </c>
       <c r="D13" s="39"/>
       <c r="F13" s="25"/>
     </row>
     <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="57"/>
       <c r="B14" s="46"/>
       <c r="C14" s="46"/>
       <c r="D14" s="47"/>
       <c r="F14" s="29"/>
     </row>
     <row r="15" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="57"/>
       <c r="B15" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="41">
         <f>D24</f>
-        <v>25920</v>
+        <v>19800</v>
       </c>
       <c r="F15" s="31"/>
     </row>
     <row r="16" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A16" s="57"/>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="47"/>
       <c r="F16" s="32"/>
     </row>
     <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="57"/>
       <c r="B17" s="46"/>
       <c r="C17" s="43" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="47"/>
       <c r="F17" s="31"/>
     </row>
     <row r="18" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="57"/>
       <c r="B18" s="48"/>
       <c r="C18" s="75" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="71"/>
       <c r="F18" s="31"/>
     </row>
     <row r="19" spans="1:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="57"/>
       <c r="B19" s="48"/>
       <c r="C19" s="51" t="s">
         <v>99</v>
       </c>
       <c r="D19" s="52">
         <f>D9/D7*D8</f>
         <v>2160000</v>
       </c>
       <c r="F19" s="29" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="57"/>
       <c r="B20" s="40"/>
       <c r="C20" s="38" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="53">
-        <f>IF(AND(D19&lt;320000,D19&gt;0),D10+D11+D12,D19)</f>
-        <v>2160000</v>
+        <f>IF(AND(D19&lt;320000,D19&gt;0),D10+D11+D12,D9+D10+D11+D12)</f>
+        <v>1650000</v>
       </c>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="57"/>
       <c r="B21" s="40" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>4</v>
       </c>
       <c r="D21" s="54">
         <f>D6</f>
         <v>1.2E-2</v>
       </c>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="57"/>
       <c r="B22" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>90</v>
       </c>
       <c r="D22" s="53">
         <f>ROUND(D20*D21,0)</f>
-        <v>25920</v>
+        <v>19800</v>
       </c>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="57"/>
       <c r="B23" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="63">
         <f>D13</f>
         <v>0</v>
       </c>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="1:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="57"/>
       <c r="B24" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="56">
         <f>D22-D23</f>
-        <v>25920</v>
+        <v>19800</v>
       </c>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6" ht="12" thickTop="1" x14ac:dyDescent="0.25">
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B27" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="31"/>
       <c r="D27" s="34"/>
       <c r="E27" s="31"/>
       <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B28" s="138" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="110"/>
       <c r="D28" s="110"/>
       <c r="E28" s="110"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B29" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="31"/>
       <c r="D29" s="34"/>
       <c r="E29" s="31"/>
       <c r="F29" s="29"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B30" s="33" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C30" s="31"/>
       <c r="D30" s="34"/>
       <c r="E30" s="31"/>
       <c r="F30" s="110"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B31" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="31"/>
       <c r="D31" s="34"/>
       <c r="E31" s="31"/>
       <c r="F31" s="29"/>
     </row>
     <row r="32" spans="1:6" ht="22.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="72"/>
       <c r="C32" s="28"/>
       <c r="D32" s="73"/>
       <c r="E32" s="28"/>
       <c r="F32" s="29"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F33" s="29"/>
     </row>
@@ -4877,367 +4928,367 @@
       <c r="E50" s="1"/>
       <c r="F50" s="2"/>
     </row>
     <row r="51" spans="1:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="6"/>
       <c r="E51" s="1"/>
       <c r="F51" s="2"/>
     </row>
     <row r="52" spans="1:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="6"/>
       <c r="E52" s="1"/>
       <c r="F52" s="2"/>
     </row>
     <row r="53" spans="1:6" s="5" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="6"/>
       <c r="E53" s="1"/>
       <c r="F53" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="crjIxn3+WA2yc1Ii5ZvUK452bDpGiX017cGtWl/R+u+u9I4n42a99VJPVYVRr2qXANT/u6JbVaiLBOqVhsse/g==" saltValue="WgTIKuvkoG1Avg9wb322XQ==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Jj7bFrPK/xFOlJuAIuxUPBVBeW9vynriQYtlO1RIyx4diaBywYJiok93vH66YvlvMYh33QFe1FMTCbyev6vz/Q==" saltValue="clQylhz8Un2tdrqF44nY8Q==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.55833333333333335" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L
 </oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC7E891-8D8D-45F3-9347-9928A945C688}">
   <dimension ref="A1:L37"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A47" sqref="A47:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="10.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.453125" style="12" customWidth="1"/>
     <col min="2" max="2" width="2.453125" style="12" customWidth="1"/>
     <col min="3" max="3" width="17.08984375" style="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.90625" style="12" customWidth="1"/>
     <col min="5" max="5" width="9.90625" style="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.453125" style="12" customWidth="1"/>
     <col min="7" max="12" width="0" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="16384" width="40" style="12" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="10" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:5" ht="10" x14ac:dyDescent="0.2"/>
     <row r="3" spans="2:5" ht="10" x14ac:dyDescent="0.2"/>
     <row r="4" spans="2:5" ht="19" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:5" s="13" customFormat="1" ht="23" x14ac:dyDescent="0.25">
       <c r="B5" s="77"/>
-      <c r="C5" s="158" t="s">
+      <c r="C5" s="162" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="159"/>
+      <c r="D5" s="163"/>
       <c r="E5" s="78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B6" s="79"/>
-      <c r="C6" s="160" t="s">
+      <c r="C6" s="164" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="161"/>
+      <c r="D6" s="165"/>
       <c r="E6" s="80">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B7" s="79"/>
-      <c r="C7" s="156" t="s">
+      <c r="C7" s="158" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="157"/>
+      <c r="D7" s="159"/>
       <c r="E7" s="80">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B8" s="79"/>
-      <c r="C8" s="156" t="s">
+      <c r="C8" s="158" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="157"/>
+      <c r="D8" s="159"/>
       <c r="E8" s="80">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B9" s="79"/>
-      <c r="C9" s="156" t="s">
+      <c r="C9" s="158" t="s">
         <v>26</v>
       </c>
-      <c r="D9" s="157"/>
+      <c r="D9" s="159"/>
       <c r="E9" s="80">
         <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B10" s="79"/>
-      <c r="C10" s="156" t="s">
+      <c r="C10" s="158" t="s">
         <v>27</v>
       </c>
-      <c r="D10" s="157"/>
+      <c r="D10" s="159"/>
       <c r="E10" s="80">
         <v>2.5</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B11" s="79"/>
-      <c r="C11" s="156" t="s">
+      <c r="C11" s="158" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="157"/>
+      <c r="D11" s="159"/>
       <c r="E11" s="80">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B12" s="79"/>
-      <c r="C12" s="156" t="s">
+      <c r="C12" s="158" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="157"/>
+      <c r="D12" s="159"/>
       <c r="E12" s="80">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B13" s="79"/>
-      <c r="C13" s="156" t="s">
+      <c r="C13" s="158" t="s">
         <v>30</v>
       </c>
-      <c r="D13" s="157"/>
+      <c r="D13" s="159"/>
       <c r="E13" s="80">
         <v>3.5</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B14" s="79"/>
       <c r="C14" s="81" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="82"/>
       <c r="E14" s="80">
         <v>3.5</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B15" s="79"/>
-      <c r="C15" s="156" t="s">
+      <c r="C15" s="158" t="s">
         <v>31</v>
       </c>
-      <c r="D15" s="157"/>
+      <c r="D15" s="159"/>
       <c r="E15" s="80"/>
     </row>
     <row r="16" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B16" s="79"/>
       <c r="C16" s="79"/>
       <c r="D16" s="79"/>
       <c r="E16" s="79"/>
     </row>
     <row r="17" spans="2:5" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B17" s="79"/>
       <c r="C17" s="83" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="79"/>
       <c r="E17" s="79"/>
     </row>
     <row r="18" spans="2:5" ht="23" x14ac:dyDescent="0.25">
       <c r="B18" s="79"/>
-      <c r="C18" s="164" t="s">
+      <c r="C18" s="160" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="164"/>
+      <c r="D18" s="160"/>
       <c r="E18" s="78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="79"/>
-      <c r="C19" s="165" t="s">
+      <c r="C19" s="161" t="s">
         <v>34</v>
       </c>
-      <c r="D19" s="165"/>
+      <c r="D19" s="161"/>
       <c r="E19" s="62">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="30.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="79"/>
-      <c r="C20" s="162" t="s">
+      <c r="C20" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="162"/>
+      <c r="D20" s="156"/>
       <c r="E20" s="62">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="10.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="79"/>
-      <c r="C21" s="163" t="s">
+      <c r="C21" s="157" t="s">
         <v>36</v>
       </c>
-      <c r="D21" s="163"/>
+      <c r="D21" s="157"/>
       <c r="E21" s="62">
         <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="10.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="79"/>
       <c r="C22" s="79"/>
       <c r="D22" s="79"/>
       <c r="E22" s="79"/>
     </row>
     <row r="23" spans="2:5" ht="10.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="83" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="79" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="79"/>
       <c r="E23" s="79"/>
     </row>
     <row r="24" spans="2:5" ht="10.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="83" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="79" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="79"/>
       <c r="E24" s="79"/>
     </row>
     <row r="25" spans="2:5" ht="10.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" s="12" customFormat="1" ht="10.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" s="12" customFormat="1" ht="10.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" s="12" customFormat="1" ht="10.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" s="12" customFormat="1" ht="10.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" s="12" customFormat="1" ht="10.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="bqkjD4jvNpsVQPo97T9YW6sehHNk4UEdCkSNkcECJAUYVLpnGRIQoLhYB59Sb9as8stYQrE31sFCG/hlbIqGHg==" saltValue="5BF8sZYod8eT/obnMvKX8A==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="14">
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C9:D9"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C19:D19"/>
-    <mergeCell ref="C10:D10"/>
-[...4 lines deleted...]
-    <mergeCell ref="C9:D9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB3A4CB2-BEDF-4330-AD32-C521D44D6FAC}">
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A47" sqref="A47:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.1796875" customWidth="1"/>
     <col min="2" max="2" width="11.6328125" customWidth="1"/>
     <col min="3" max="3" width="15.453125" customWidth="1"/>
     <col min="4" max="4" width="15.90625" customWidth="1"/>
     <col min="5" max="5" width="4.90625" customWidth="1"/>
     <col min="6" max="6" width="15.90625" customWidth="1"/>
     <col min="7" max="7" width="6.81640625" customWidth="1"/>
     <col min="8" max="8" width="15.54296875" customWidth="1"/>
     <col min="9" max="9" width="8.7265625" customWidth="1"/>
     <col min="10" max="16384" width="8.7265625" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:8" x14ac:dyDescent="0.25"/>
     <row r="3" spans="2:8" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="2:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="181" t="s">
+      <c r="B5" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="C5" s="182"/>
-[...4 lines deleted...]
-      <c r="H5" s="183"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="183"/>
+      <c r="G5" s="183"/>
+      <c r="H5" s="184"/>
     </row>
     <row r="6" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="196" t="s">
+      <c r="B6" s="194" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="197"/>
-[...4 lines deleted...]
-      <c r="H6" s="198"/>
+      <c r="C6" s="195"/>
+      <c r="D6" s="195"/>
+      <c r="E6" s="195"/>
+      <c r="F6" s="195"/>
+      <c r="G6" s="195"/>
+      <c r="H6" s="196"/>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B7" s="185" t="s">
+      <c r="B7" s="186" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="186"/>
-      <c r="D7" s="177" t="s">
+      <c r="C7" s="187"/>
+      <c r="D7" s="175" t="s">
         <v>58</v>
       </c>
-      <c r="E7" s="184"/>
-[...2 lines deleted...]
-      <c r="H7" s="180"/>
+      <c r="E7" s="185"/>
+      <c r="F7" s="185"/>
+      <c r="G7" s="185"/>
+      <c r="H7" s="178"/>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B8" s="84" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="85" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="85" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="85" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="85" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="85" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="86" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.25">
@@ -5401,81 +5452,81 @@
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B16" s="87">
         <v>10106000</v>
       </c>
       <c r="C16" s="93"/>
       <c r="D16" s="89" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="90" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="88">
         <v>1183594</v>
       </c>
       <c r="G16" s="91" t="s">
         <v>3</v>
       </c>
       <c r="H16" s="92" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="166"/>
-[...5 lines deleted...]
-      <c r="H17" s="168"/>
+      <c r="B17" s="197"/>
+      <c r="C17" s="198"/>
+      <c r="D17" s="198"/>
+      <c r="E17" s="198"/>
+      <c r="F17" s="198"/>
+      <c r="G17" s="198"/>
+      <c r="H17" s="199"/>
     </row>
     <row r="18" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="196" t="s">
+      <c r="B18" s="194" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="197"/>
-[...4 lines deleted...]
-      <c r="H18" s="198"/>
+      <c r="C18" s="195"/>
+      <c r="D18" s="195"/>
+      <c r="E18" s="195"/>
+      <c r="F18" s="195"/>
+      <c r="G18" s="195"/>
+      <c r="H18" s="196"/>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B19" s="185" t="s">
+      <c r="B19" s="186" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="186"/>
-      <c r="D19" s="177" t="s">
+      <c r="C19" s="187"/>
+      <c r="D19" s="175" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="184"/>
-[...2 lines deleted...]
-      <c r="H19" s="180"/>
+      <c r="E19" s="185"/>
+      <c r="F19" s="185"/>
+      <c r="G19" s="185"/>
+      <c r="H19" s="178"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B20" s="84" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="85" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="85" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="85" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="85" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="85" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="86" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.25">
@@ -5648,335 +5699,335 @@
         <v>65</v>
       </c>
       <c r="E28" s="97" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="98">
         <v>98633</v>
       </c>
       <c r="G28" s="99" t="s">
         <v>3</v>
       </c>
       <c r="H28" s="100" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="101"/>
       <c r="C29" s="102"/>
       <c r="D29" s="103"/>
       <c r="E29" s="104"/>
       <c r="F29" s="105"/>
       <c r="G29" s="106"/>
       <c r="H29" s="57"/>
     </row>
     <row r="30" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="188" t="s">
+      <c r="B30" s="189" t="s">
         <v>47</v>
       </c>
-      <c r="C30" s="189"/>
-[...3 lines deleted...]
-      <c r="G30" s="190"/>
+      <c r="C30" s="190"/>
+      <c r="D30" s="190"/>
+      <c r="E30" s="190"/>
+      <c r="F30" s="190"/>
+      <c r="G30" s="191"/>
       <c r="H30" s="57"/>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B31" s="191" t="s">
+      <c r="B31" s="166" t="s">
         <v>57</v>
       </c>
-      <c r="C31" s="192"/>
-[...3 lines deleted...]
-      <c r="G31" s="193"/>
+      <c r="C31" s="167"/>
+      <c r="D31" s="167"/>
+      <c r="E31" s="167"/>
+      <c r="F31" s="167"/>
+      <c r="G31" s="168"/>
       <c r="H31" s="57"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B32" s="194" t="s">
+      <c r="B32" s="192" t="s">
         <v>48</v>
       </c>
-      <c r="C32" s="195"/>
-      <c r="D32" s="175" t="s">
+      <c r="C32" s="193"/>
+      <c r="D32" s="173" t="s">
         <v>49</v>
       </c>
-      <c r="E32" s="176"/>
-      <c r="F32" s="175" t="s">
+      <c r="E32" s="174"/>
+      <c r="F32" s="173" t="s">
         <v>50</v>
       </c>
-      <c r="G32" s="179"/>
+      <c r="G32" s="177"/>
       <c r="H32" s="57"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B33" s="107" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="D33" s="177"/>
-[...2 lines deleted...]
-      <c r="G33" s="180"/>
+      <c r="D33" s="175"/>
+      <c r="E33" s="176"/>
+      <c r="F33" s="175"/>
+      <c r="G33" s="178"/>
       <c r="H33" s="57"/>
     </row>
     <row r="34" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B34" s="87">
         <v>0</v>
       </c>
       <c r="C34" s="109">
         <v>600000</v>
       </c>
-      <c r="D34" s="169">
+      <c r="D34" s="179">
         <v>0</v>
       </c>
-      <c r="E34" s="170"/>
-      <c r="F34" s="169">
+      <c r="E34" s="180"/>
+      <c r="F34" s="179">
         <v>0</v>
       </c>
-      <c r="G34" s="173"/>
+      <c r="G34" s="181"/>
       <c r="H34" s="57"/>
     </row>
     <row r="35" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B35" s="87">
         <v>600000</v>
       </c>
       <c r="C35" s="109">
         <v>1560000</v>
       </c>
-      <c r="D35" s="169">
+      <c r="D35" s="179">
         <v>1.5</v>
       </c>
-      <c r="E35" s="170"/>
-      <c r="F35" s="169">
+      <c r="E35" s="180"/>
+      <c r="F35" s="179">
         <v>9000</v>
       </c>
-      <c r="G35" s="173"/>
+      <c r="G35" s="181"/>
       <c r="H35" s="57"/>
     </row>
     <row r="36" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B36" s="87">
         <v>1560000</v>
       </c>
       <c r="C36" s="109">
         <v>2400000</v>
       </c>
-      <c r="D36" s="169">
+      <c r="D36" s="179">
         <v>5</v>
       </c>
-      <c r="E36" s="170"/>
-      <c r="F36" s="169">
+      <c r="E36" s="180"/>
+      <c r="F36" s="179">
         <v>63600</v>
       </c>
-      <c r="G36" s="173"/>
+      <c r="G36" s="181"/>
       <c r="H36" s="57"/>
     </row>
     <row r="37" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B37" s="187" t="s">
+      <c r="B37" s="188" t="s">
         <v>70</v>
       </c>
-      <c r="C37" s="170"/>
-      <c r="D37" s="169">
+      <c r="C37" s="180"/>
+      <c r="D37" s="179">
         <v>10</v>
       </c>
-      <c r="E37" s="170"/>
-      <c r="F37" s="169">
+      <c r="E37" s="180"/>
+      <c r="F37" s="179">
         <v>183600</v>
       </c>
-      <c r="G37" s="173"/>
+      <c r="G37" s="181"/>
       <c r="H37" s="57"/>
     </row>
     <row r="38" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="166"/>
-[...4 lines deleted...]
-      <c r="G38" s="168"/>
+      <c r="B38" s="197"/>
+      <c r="C38" s="198"/>
+      <c r="D38" s="198"/>
+      <c r="E38" s="198"/>
+      <c r="F38" s="198"/>
+      <c r="G38" s="199"/>
       <c r="H38" s="57"/>
     </row>
     <row r="39" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B39" s="191" t="s">
+      <c r="B39" s="166" t="s">
         <v>56</v>
       </c>
-      <c r="C39" s="192"/>
-[...3 lines deleted...]
-      <c r="G39" s="193"/>
+      <c r="C39" s="167"/>
+      <c r="D39" s="167"/>
+      <c r="E39" s="167"/>
+      <c r="F39" s="167"/>
+      <c r="G39" s="168"/>
       <c r="H39" s="57"/>
     </row>
     <row r="40" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B40" s="199" t="s">
+      <c r="B40" s="169" t="s">
         <v>48</v>
       </c>
-      <c r="C40" s="200"/>
-      <c r="D40" s="175" t="s">
+      <c r="C40" s="170"/>
+      <c r="D40" s="173" t="s">
         <v>49</v>
       </c>
-      <c r="E40" s="176"/>
-      <c r="F40" s="175" t="s">
+      <c r="E40" s="174"/>
+      <c r="F40" s="173" t="s">
         <v>50</v>
       </c>
-      <c r="G40" s="179"/>
+      <c r="G40" s="177"/>
       <c r="H40" s="57"/>
     </row>
     <row r="41" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B41" s="107" t="s">
         <v>51</v>
       </c>
       <c r="C41" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="D41" s="177"/>
-[...2 lines deleted...]
-      <c r="G41" s="180"/>
+      <c r="D41" s="175"/>
+      <c r="E41" s="176"/>
+      <c r="F41" s="175"/>
+      <c r="G41" s="178"/>
       <c r="H41" s="57"/>
     </row>
     <row r="42" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B42" s="87">
         <v>0</v>
       </c>
       <c r="C42" s="109">
         <f>C34/12</f>
         <v>50000</v>
       </c>
-      <c r="D42" s="169">
+      <c r="D42" s="179">
         <v>0</v>
       </c>
-      <c r="E42" s="170"/>
-      <c r="F42" s="169">
+      <c r="E42" s="180"/>
+      <c r="F42" s="179">
         <v>0</v>
       </c>
-      <c r="G42" s="173"/>
+      <c r="G42" s="181"/>
       <c r="H42" s="57"/>
     </row>
     <row r="43" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B43" s="87">
         <f>B35/12</f>
         <v>50000</v>
       </c>
       <c r="C43" s="109">
         <f>C35/12</f>
         <v>130000</v>
       </c>
-      <c r="D43" s="169">
+      <c r="D43" s="179">
         <v>1.5</v>
       </c>
-      <c r="E43" s="170"/>
-      <c r="F43" s="169">
+      <c r="E43" s="180"/>
+      <c r="F43" s="179">
         <f>F35/12</f>
         <v>750</v>
       </c>
-      <c r="G43" s="173"/>
+      <c r="G43" s="181"/>
       <c r="H43" s="57"/>
     </row>
     <row r="44" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B44" s="87">
         <f>B36/12</f>
         <v>130000</v>
       </c>
       <c r="C44" s="109">
         <f>C36/12</f>
         <v>200000</v>
       </c>
-      <c r="D44" s="169">
+      <c r="D44" s="179">
         <v>5</v>
       </c>
-      <c r="E44" s="170"/>
-      <c r="F44" s="169">
+      <c r="E44" s="180"/>
+      <c r="F44" s="179">
         <f>F36/12</f>
         <v>5300</v>
       </c>
-      <c r="G44" s="173"/>
+      <c r="G44" s="181"/>
       <c r="H44" s="57"/>
     </row>
     <row r="45" spans="2:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="201" t="s">
+      <c r="B45" s="171" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="172"/>
-      <c r="D45" s="171">
+      <c r="D45" s="200">
         <v>10</v>
       </c>
       <c r="E45" s="172"/>
-      <c r="F45" s="171">
+      <c r="F45" s="200">
         <f>F37/12</f>
         <v>15300</v>
       </c>
-      <c r="G45" s="174"/>
+      <c r="G45" s="201"/>
       <c r="H45" s="57"/>
     </row>
     <row r="46" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B46" s="57"/>
       <c r="C46" s="57"/>
       <c r="D46" s="57"/>
       <c r="E46" s="57"/>
       <c r="F46" s="57"/>
       <c r="G46" s="57"/>
       <c r="H46" s="57"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="jht+owQ/HZtC1FcLVv+8w/YzjHRATbLxeqqaYibFLCOVSAUAApAn4/4tkK9nM+zD2HJ99l/+Qy48T/EWm2j7Ew==" saltValue="ovmsV9pXLCNmp4jTtK6KDw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="36">
-    <mergeCell ref="B39:G39"/>
-[...18 lines deleted...]
-    <mergeCell ref="B18:H18"/>
     <mergeCell ref="B38:G38"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="F43:G43"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="D32:E33"/>
     <mergeCell ref="F32:G33"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="D36:E36"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="F35:G35"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="D7:H7"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B39:G39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D40:E41"/>
+    <mergeCell ref="F40:G41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="D43:E43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B01D8ED6-744E-4D19-8878-8D1633A4980E}">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.90625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.08984375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.1796875" customWidth="1"/>
     <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
@@ -6287,54 +6338,72 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<SyracuseOfficeCustomData>{"createMode":"plain_doc","forceRefresh":"0"}</SyracuseOfficeCustomData>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="71037282-4172-42af-8e02-c41ee92b0631">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100265D634177DB1B42899143E3DB436087" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3bbd714c22ae7b745d107fde98b7a6aa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71037282-4172-42af-8e02-c41ee92b0631" xmlns:ns3="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27bebcfa878e24c2e6832b55e2621fa8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71037282-4172-42af-8e02-c41ee92b0631"/>
     <xsd:import namespace="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6556,105 +6625,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<SyracuseOfficeCustomData>{"createMode":"plain_doc","forceRefresh":"0"}</SyracuseOfficeCustomData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C159BC2A-8180-4C32-A69B-6F99E0E59E8D}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CDCDC42-3F90-4815-8DFE-2B551B444666}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD2BC57F-B441-413C-8BD5-8E0DA27E92AE}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DFDF505-AC7B-42F0-B4AF-214877F557E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="71037282-4172-42af-8e02-c41ee92b0631"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89042C50-A2B7-4B37-B37D-E69E3025A3C8}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CDCDC42-3F90-4815-8DFE-2B551B444666}">
-[...2 lines deleted...]
-  </ds:schemaRefs>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C159BC2A-8180-4C32-A69B-6F99E0E59E8D}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e32dd7c-41f6-492d-a1a3-c58eb02cf4f8}" enabled="0" method="" siteId="{3e32dd7c-41f6-492d-a1a3-c58eb02cf4f8}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>