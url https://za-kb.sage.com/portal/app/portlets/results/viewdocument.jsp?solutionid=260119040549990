--- v0 (2026-02-21)
+++ v1 (2026-05-25)
@@ -9,155 +9,150 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sage365-my.sharepoint.com/personal/motumi_tsoeute_sage_com/Documents/Desktop/countries/Payroll/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="189" documentId="13_ncr:1_{E84707BF-27A7-4EC6-AB6B-E3F6C9DB95B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A08939EA-8AD0-468F-8900-78F854229341}"/>
+  <xr:revisionPtr revIDLastSave="243" documentId="13_ncr:1_{E84707BF-27A7-4EC6-AB6B-E3F6C9DB95B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2CABA452-60D0-451C-ABD4-76DA8E941B3F}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="20420" windowHeight="15500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="20420" windowHeight="15500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Calc" sheetId="12" r:id="rId1"/>
     <sheet name="YTD Calc" sheetId="19" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="QUESTION">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F21" i="12" l="1"/>
   <c r="F30" i="19"/>
   <c r="F31" i="19" s="1"/>
   <c r="F13" i="12"/>
   <c r="F17" i="19"/>
   <c r="F14" i="19"/>
-  <c r="G41" i="19" s="1"/>
   <c r="F11" i="12" l="1"/>
-  <c r="F30" i="12" s="1"/>
   <c r="F15" i="19"/>
-  <c r="F38" i="19" s="1"/>
   <c r="F18" i="19"/>
+  <c r="B47" i="19"/>
   <c r="B48" i="19"/>
   <c r="B49" i="19"/>
   <c r="B50" i="19"/>
-  <c r="B51" i="19"/>
-  <c r="B47" i="19"/>
+  <c r="B46" i="19"/>
+  <c r="C35" i="12"/>
+  <c r="B36" i="12" s="1"/>
+  <c r="C36" i="12"/>
+  <c r="B37" i="12" s="1"/>
   <c r="C37" i="12"/>
   <c r="B38" i="12" s="1"/>
   <c r="C38" i="12"/>
   <c r="B39" i="12" s="1"/>
-  <c r="C39" i="12"/>
-[...4 lines deleted...]
-  <c r="B37" i="12" s="1"/>
+  <c r="C34" i="12"/>
+  <c r="B35" i="12" s="1"/>
   <c r="F24" i="19"/>
-  <c r="F33" i="19" s="1"/>
   <c r="F21" i="19"/>
-  <c r="F26" i="19" l="1"/>
+  <c r="F33" i="19" l="1"/>
+  <c r="F26" i="19"/>
   <c r="F18" i="12"/>
-  <c r="G31" i="12"/>
   <c r="F22" i="12" l="1"/>
   <c r="F23" i="12" s="1"/>
   <c r="F25" i="12" s="1"/>
   <c r="F27" i="12" l="1"/>
-  <c r="D40" i="12" l="1"/>
-  <c r="F40" i="12" s="1"/>
+  <c r="D38" i="12" l="1"/>
+  <c r="F38" i="12" s="1"/>
+  <c r="D34" i="12"/>
+  <c r="F34" i="12" s="1"/>
+  <c r="D35" i="12"/>
+  <c r="F35" i="12" s="1"/>
   <c r="D36" i="12"/>
   <c r="F36" i="12" s="1"/>
+  <c r="D39" i="12"/>
   <c r="D37" i="12"/>
   <c r="F37" i="12" s="1"/>
-  <c r="D38" i="12"/>
-[...6 lines deleted...]
-  <c r="F42" i="12" s="1"/>
+  <c r="D40" i="12" l="1"/>
+  <c r="F39" i="12"/>
+  <c r="F40" i="12" s="1"/>
   <c r="F29" i="12" s="1"/>
-  <c r="F31" i="12" s="1"/>
   <c r="F35" i="19" l="1"/>
-  <c r="D46" i="19" l="1"/>
-  <c r="F46" i="19" s="1"/>
+  <c r="D45" i="19" l="1"/>
+  <c r="F45" i="19" s="1"/>
+  <c r="D49" i="19"/>
+  <c r="F49" i="19" s="1"/>
+  <c r="D47" i="19"/>
+  <c r="F47" i="19" s="1"/>
   <c r="D50" i="19"/>
   <c r="F50" i="19" s="1"/>
+  <c r="D46" i="19"/>
+  <c r="F46" i="19" s="1"/>
   <c r="D48" i="19"/>
   <c r="F48" i="19" s="1"/>
+  <c r="F51" i="19" l="1"/>
+  <c r="F37" i="19" s="1"/>
+  <c r="F38" i="19" s="1"/>
   <c r="D51" i="19"/>
-  <c r="F51" i="19" s="1"/>
-[...8 lines deleted...]
-  <c r="D52" i="19"/>
+  <c r="F40" i="19" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Ramakuela, Jacqui</author>
   </authors>
   <commentList>
     <comment ref="F6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Ramakuela, Jacqui:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -172,148 +167,139 @@
     <comment ref="F9" authorId="0" shapeId="0" xr:uid="{A1F1EC02-0D74-4B9C-8E2F-1419E2DFDD51}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Ramakuela, Jacqui:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Enter pro-rata annual minimum wage(AMW). 
 AMW/12 X months worked</t>
         </r>
       </text>
     </comment>
-    <comment ref="F39" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000006000000}">
+    <comment ref="F38" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000006000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Ramakuela, Jacqui:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Annual Tax / 12 months x no. of months worked</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="55">
   <si>
     <t>Taxable Income</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Tax per bracket</t>
   </si>
   <si>
     <t>PAYE for current period</t>
   </si>
   <si>
     <t xml:space="preserve">Annual Tax Bracket </t>
   </si>
   <si>
     <t>Enter amounts only in the grey fields</t>
   </si>
   <si>
     <t>Naira</t>
   </si>
   <si>
     <t>Gross Income</t>
   </si>
   <si>
     <t>and above</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
-    <t>PAYE</t>
-[...4 lines deleted...]
-  <si>
     <t>Enter number of months worked</t>
   </si>
   <si>
     <t>Annual tax</t>
   </si>
   <si>
     <t>NIGERIA</t>
   </si>
   <si>
     <t>Less YTD Tax paid from previous periods</t>
   </si>
   <si>
     <t xml:space="preserve"> / 12</t>
   </si>
   <si>
     <t xml:space="preserve">Monthly Tax Bracket </t>
   </si>
   <si>
     <t>Annual Gross Income</t>
   </si>
   <si>
     <t>YTD+ Tax</t>
   </si>
   <si>
     <t>Annual Taxable Income</t>
-  </si>
-[...1 lines deleted...]
-    <t>Annual Minimum Tax</t>
   </si>
   <si>
     <t>Total Reliefs/Deductions</t>
   </si>
   <si>
     <t>Total Annual Reliefs /Deductions</t>
   </si>
   <si>
     <t>Minimum wage</t>
   </si>
   <si>
     <t>Annual Other deductions/reliefs</t>
   </si>
   <si>
     <t>NAIRA</t>
   </si>
   <si>
     <t xml:space="preserve">YTD+ Taxable Income </t>
   </si>
   <si>
     <t>Taxable Earnings</t>
   </si>
   <si>
     <t>Taxable Benefits &amp; CCs</t>
   </si>
@@ -560,51 +546,51 @@
         <rFont val="Sage Text"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="0" tint="-0.34998626667073579"/>
         <rFont val="Sage Text"/>
       </rPr>
       <t>lower of 41 666,67 and 20% of Actual Rent Paid</t>
     </r>
   </si>
   <si>
     <t>© Copyright 2026 by Sage South Africa, a division of Sage South Africa (Pty) Ltd hereinafter referred to as “Sage”, under the Copyright Law of the Republic of South Africa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -679,61 +665,50 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Sage Text"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Sage Text"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Sage Text"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Sage Text"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Sage Text"/>
-[...9 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Sage Text"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="3"/>
       <name val="Sage Text"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF63666A"/>
       <name val="Sage Text Light"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Sage Text Light"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
@@ -901,51 +876,51 @@
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -970,134 +945,131 @@
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="43" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="30" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="28" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="14" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF3300"/>
       <color rgb="FF378165"/>
       <color rgb="FF3F936B"/>
       <color rgb="FF00FF00"/>
       <color rgb="FF008080"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1503,1663 +1475,1616 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="1"/>
   </sheetPr>
-  <dimension ref="A1:U50"/>
+  <dimension ref="A1:U48"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.1796875" style="46" customWidth="1"/>
+    <col min="1" max="1" width="5.1796875" style="44" customWidth="1"/>
     <col min="2" max="6" width="19.54296875" style="29" customWidth="1"/>
     <col min="7" max="7" width="9.81640625" style="29" customWidth="1"/>
     <col min="8" max="8" width="18" style="29" customWidth="1"/>
     <col min="9" max="9" width="57" style="29" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.54296875" style="29" customWidth="1"/>
     <col min="11" max="16384" width="9.1796875" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="1" customFormat="1" ht="51.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:21" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B2" s="3" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
     </row>
     <row r="4" spans="1:21" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="T4" s="10"/>
       <c r="U4" s="11"/>
     </row>
     <row r="5" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="15"/>
       <c r="K5" s="16"/>
     </row>
     <row r="6" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="17" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="18">
         <v>70000</v>
       </c>
       <c r="G6" s="9"/>
       <c r="T6" s="10"/>
       <c r="U6" s="11"/>
     </row>
     <row r="7" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="17"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="T7" s="10"/>
       <c r="U7" s="11"/>
     </row>
     <row r="8" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="17" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="19">
-        <v>1000000</v>
+        <v>81250</v>
       </c>
       <c r="G8" s="9"/>
       <c r="T8" s="10"/>
       <c r="U8" s="11"/>
     </row>
     <row r="9" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="17" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="19">
         <v>0</v>
       </c>
       <c r="G9" s="9"/>
       <c r="T9" s="10"/>
       <c r="U9" s="11"/>
     </row>
     <row r="10" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="17" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="19">
         <v>0</v>
       </c>
       <c r="G10" s="9"/>
       <c r="T10" s="10"/>
       <c r="U10" s="11"/>
     </row>
     <row r="11" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="21">
         <f>SUM(F8:F10)</f>
-        <v>1000000</v>
+        <v>81250</v>
       </c>
       <c r="G11" s="9"/>
       <c r="T11" s="10"/>
       <c r="U11" s="11"/>
     </row>
     <row r="12" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="T12" s="10"/>
       <c r="U12" s="11"/>
     </row>
     <row r="13" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="22"/>
       <c r="B13" s="23" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="21">
         <f>F8+F9</f>
-        <v>1000000</v>
+        <v>81250</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="K13" s="17"/>
     </row>
     <row r="14" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="17"/>
       <c r="T14" s="10"/>
       <c r="U14" s="11"/>
     </row>
     <row r="15" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="22"/>
       <c r="B15" s="17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="19">
-        <v>64000</v>
+        <v>10562.5</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="K15" s="17"/>
     </row>
     <row r="16" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="22"/>
       <c r="B16" s="17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="19">
         <v>0</v>
       </c>
       <c r="G16" s="17"/>
       <c r="K16" s="17"/>
     </row>
     <row r="17" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12"/>
       <c r="B17" s="20"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="9"/>
       <c r="G17" s="15"/>
       <c r="K17" s="16"/>
     </row>
     <row r="18" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="22"/>
       <c r="B18" s="23" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="21">
         <f>IF(F11&gt;F6,IF((F13-F15)&gt;0,F13-F15,0),0)</f>
-        <v>936000</v>
+        <v>70687.5</v>
       </c>
       <c r="G18" s="17"/>
       <c r="K18" s="17"/>
     </row>
     <row r="19" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="T19" s="10"/>
       <c r="U19" s="11"/>
     </row>
     <row r="20" spans="1:21" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A20" s="22"/>
       <c r="B20" s="24" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="19">
-        <v>83333.33</v>
+        <v>0</v>
       </c>
       <c r="G20" s="17"/>
       <c r="K20" s="17"/>
     </row>
     <row r="21" spans="1:21" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A21" s="22"/>
       <c r="B21" s="25" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26">
         <f>500000/12</f>
         <v>41666.666666666664</v>
       </c>
       <c r="G21" s="17"/>
       <c r="K21" s="17"/>
     </row>
     <row r="22" spans="1:21" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A22" s="22"/>
       <c r="B22" s="26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26">
         <f>0.2*F20</f>
-        <v>16666.666000000001</v>
+        <v>0</v>
       </c>
       <c r="G22" s="17"/>
       <c r="K22" s="17"/>
     </row>
     <row r="23" spans="1:21" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A23" s="22"/>
       <c r="B23" s="17" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="27">
         <f>IF(F18=0,0,IF(F21&lt;F22,F21,F22))</f>
-        <v>16666.666000000001</v>
+        <v>0</v>
       </c>
       <c r="G23" s="17"/>
       <c r="K23" s="17"/>
     </row>
     <row r="24" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="T24" s="10"/>
       <c r="U24" s="11"/>
     </row>
     <row r="25" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="28"/>
       <c r="B25" s="23" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="21">
         <f>F15+F16+F23</f>
-        <v>80666.665999999997</v>
+        <v>10562.5</v>
       </c>
       <c r="G25" s="17"/>
       <c r="K25" s="17"/>
     </row>
     <row r="26" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="T26" s="10"/>
       <c r="U26" s="11"/>
     </row>
     <row r="27" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="28"/>
       <c r="B27" s="23" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="21">
         <f>IF(F25&gt;=F13,0,F13-F25)</f>
-        <v>919333.33400000003</v>
+        <v>70687.5</v>
       </c>
       <c r="G27" s="17"/>
       <c r="K27" s="17"/>
     </row>
     <row r="28" spans="1:21" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="T28" s="10"/>
       <c r="U28" s="11"/>
     </row>
-    <row r="29" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="22"/>
       <c r="B29" s="23" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
-      <c r="F29" s="21">
-[...1 lines deleted...]
-        <v>147980.00011999998</v>
+      <c r="F29" s="30">
+        <f>IF(F11&gt;F6,F40,0)</f>
+        <v>603.1249999999992</v>
       </c>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
     </row>
-    <row r="30" spans="1:21" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:21" s="1" customFormat="1" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A30" s="22"/>
-      <c r="B30" s="20" t="s">
-[...37 lines deleted...]
-    <row r="33" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="32"/>
+    </row>
+    <row r="31" spans="1:21" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12"/>
+      <c r="B31" s="33"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="33"/>
+    </row>
+    <row r="32" spans="1:21" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12"/>
+      <c r="B32" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="66"/>
+      <c r="D32" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="67" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="12"/>
-      <c r="B33" s="35"/>
-[...6 lines deleted...]
-    <row r="34" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
+      <c r="F33" s="67"/>
+    </row>
+    <row r="34" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="12"/>
-      <c r="B34" s="69" t="s">
-[...13 lines deleted...]
-    <row r="35" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="35">
+        <v>0</v>
+      </c>
+      <c r="C34" s="35">
+        <f>'YTD Calc'!C45/12</f>
+        <v>66666.666666666672</v>
+      </c>
+      <c r="D34" s="36">
+        <f>IF(F27&lt;=C34,F27,C34)</f>
+        <v>66666.666666666672</v>
+      </c>
+      <c r="E34" s="37">
+        <v>0</v>
+      </c>
+      <c r="F34" s="36">
+        <f>D34*E34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="12"/>
-      <c r="B35" s="36" t="s">
-[...9 lines deleted...]
-    <row r="36" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="38">
+        <f>C34+0.01</f>
+        <v>66666.676666666666</v>
+      </c>
+      <c r="C35" s="35">
+        <f>'YTD Calc'!C46/12</f>
+        <v>250000</v>
+      </c>
+      <c r="D35" s="39">
+        <f>IF(F$27&gt;=C35,C35-C34,IF(F$27-B35&gt;0,F$27-C34,0))</f>
+        <v>4020.8333333333285</v>
+      </c>
+      <c r="E35" s="40">
+        <v>0.15</v>
+      </c>
+      <c r="F35" s="39">
+        <f t="shared" ref="F35:F39" si="0">D35*E35</f>
+        <v>603.1249999999992</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="12"/>
-      <c r="B36" s="37">
-[...18 lines deleted...]
-    <row r="37" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="38">
+        <f t="shared" ref="B36:B39" si="1">C35+0.01</f>
+        <v>250000.01</v>
+      </c>
+      <c r="C36" s="35">
+        <f>'YTD Calc'!C47/12</f>
+        <v>1000000</v>
+      </c>
+      <c r="D36" s="39">
+        <f t="shared" ref="D36:D38" si="2">IF(F$27&gt;=C36,C36-C35,IF(F$27-B36&gt;0,F$27-C35,0))</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="40">
+        <v>0.18</v>
+      </c>
+      <c r="F36" s="39">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="12"/>
-      <c r="B37" s="40">
-[...43 lines deleted...]
-      <c r="B39" s="40">
+      <c r="B37" s="38">
         <f t="shared" si="1"/>
         <v>1000000.01</v>
       </c>
-      <c r="C39" s="37">
-        <f>'YTD Calc'!C49/12</f>
+      <c r="C37" s="35">
+        <f>'YTD Calc'!C48/12</f>
         <v>2083333.3333333333</v>
       </c>
-      <c r="D39" s="41">
+      <c r="D37" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E39" s="42">
+      <c r="E37" s="40">
         <v>0.21</v>
       </c>
-      <c r="F39" s="41">
+      <c r="F37" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B40" s="40">
+    <row r="38" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="12"/>
+      <c r="B38" s="38">
         <f t="shared" si="1"/>
         <v>2083333.3433333333</v>
       </c>
-      <c r="C40" s="37">
-        <f>'YTD Calc'!C50/12</f>
+      <c r="C38" s="35">
+        <f>'YTD Calc'!C49/12</f>
         <v>4166666.6666666665</v>
       </c>
-      <c r="D40" s="41">
+      <c r="D38" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E38" s="40">
         <v>0.23</v>
       </c>
-      <c r="F40" s="41">
+      <c r="F38" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B41" s="40">
+    <row r="39" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12"/>
+      <c r="B39" s="38">
         <f t="shared" si="1"/>
         <v>4166666.6766666663</v>
       </c>
-      <c r="C41" s="43" t="s">
+      <c r="C39" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D41" s="41">
-[...3 lines deleted...]
-      <c r="E41" s="42">
+      <c r="D39" s="39">
+        <f>IF(F$27&gt;=C39,C39-C38,IF(F$27-B39&gt;0,F$27-C38,0))</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="40">
         <v>0.25</v>
       </c>
-      <c r="F41" s="41">
+      <c r="F39" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:7" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="12"/>
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="42">
+        <f>SUM(D34:D39)</f>
+        <v>70687.5</v>
+      </c>
+      <c r="E40" s="43"/>
+      <c r="F40" s="42">
+        <f t="shared" ref="F40" si="3">SUM(F34:F39)</f>
+        <v>603.1249999999992</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="1" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12"/>
+    </row>
+    <row r="42" spans="1:6" s="1" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="12"/>
-      <c r="B42" s="20"/>
-[...18 lines deleted...]
-      <c r="B45" s="48" t="s">
+    </row>
+    <row r="43" spans="1:6" s="45" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B43" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="C43" s="47"/>
+      <c r="D43" s="48"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="49"/>
+    </row>
+    <row r="44" spans="1:6" s="45" customFormat="1" ht="22.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="69"/>
+      <c r="D44" s="69"/>
+      <c r="E44" s="69"/>
+      <c r="F44" s="69"/>
+    </row>
+    <row r="45" spans="1:6" s="45" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B45" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="47"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="49"/>
+    </row>
+    <row r="46" spans="1:6" s="45" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B46" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" s="47"/>
+      <c r="D46" s="48"/>
+      <c r="E46" s="47"/>
+      <c r="F46" s="49"/>
+    </row>
+    <row r="47" spans="1:6" s="45" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B47" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="C45" s="49"/>
-[...45 lines deleted...]
-      <c r="F50" s="71"/>
+      <c r="C47" s="47"/>
+      <c r="D47" s="48"/>
+      <c r="E47" s="47"/>
+      <c r="F47" s="49"/>
+    </row>
+    <row r="48" spans="1:6" ht="14" x14ac:dyDescent="0.3">
+      <c r="B48" s="68"/>
+      <c r="C48" s="68"/>
+      <c r="D48" s="68"/>
+      <c r="E48" s="68"/>
+      <c r="F48" s="68"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WeeS1ZQPAD16ioKns+ovmSQ6TZ/iEXp+wb5X+yPRUhZDwEIam3YW/fMnybgHETAzdCoolC39pBpW0U6RYtDg7g==" saltValue="W8A4TiuHnujHaUTsZsHmdw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VQNu4MMROt8OR5DGUzrGLzgEEHhm2yHx+th8PIRACL1x2iZnyEk/yLn8/geKJil1lSMiMgTr0IMX3LVErskEEA==" saltValue="5gxqqmAcInKIx7JQXzzKOQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="6">
-    <mergeCell ref="B34:C34"/>
-[...4 lines deleted...]
-    <mergeCell ref="B46:F46"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B48:F48"/>
+    <mergeCell ref="B44:F44"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" errorTitle="QUESTION" error="Please select from the options provided in the drop down list." sqref="F5" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>QUESTION</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
-  <dimension ref="A1:T71"/>
+  <dimension ref="A1:T70"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.1796875" style="46" customWidth="1"/>
+    <col min="1" max="1" width="5.1796875" style="44" customWidth="1"/>
     <col min="2" max="2" width="21.453125" style="29" customWidth="1"/>
     <col min="3" max="5" width="19.54296875" style="29" customWidth="1"/>
     <col min="6" max="6" width="24.81640625" style="29" customWidth="1"/>
     <col min="7" max="7" width="6.54296875" style="29" customWidth="1"/>
     <col min="8" max="8" width="24.54296875" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.54296875" style="29" customWidth="1"/>
     <col min="10" max="16384" width="9.1796875" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="1" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G1" s="2"/>
     </row>
-    <row r="2" spans="1:20" s="52" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:20" s="50" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B2" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:20" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F3" s="2"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
     </row>
     <row r="4" spans="1:20" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="9"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="S4" s="10"/>
       <c r="T4" s="11"/>
     </row>
     <row r="5" spans="1:20" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="9"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="S5" s="10"/>
       <c r="T5" s="11"/>
     </row>
     <row r="6" spans="1:20" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
-      <c r="F6" s="53">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="F6" s="51">
+        <v>1</v>
+      </c>
+      <c r="G6" s="52" t="s">
+        <v>15</v>
       </c>
       <c r="H6" s="17"/>
       <c r="S6" s="10"/>
       <c r="T6" s="11"/>
     </row>
     <row r="7" spans="1:20" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
-      <c r="F7" s="55"/>
+      <c r="F7" s="53"/>
       <c r="G7" s="1"/>
       <c r="H7" s="17"/>
       <c r="S7" s="10"/>
       <c r="T7" s="11"/>
     </row>
     <row r="8" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H8" s="17"/>
       <c r="J8" s="16"/>
     </row>
     <row r="9" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="12"/>
       <c r="B9" s="20" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
-      <c r="F9" s="56">
-        <v>840000</v>
+      <c r="F9" s="54">
+        <v>70000</v>
       </c>
       <c r="H9" s="17"/>
       <c r="J9" s="16"/>
     </row>
     <row r="10" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
-      <c r="F10" s="55"/>
+      <c r="F10" s="53"/>
       <c r="H10" s="17"/>
       <c r="J10" s="16"/>
     </row>
     <row r="11" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="12"/>
       <c r="B11" s="17" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="19">
-        <v>12000000</v>
+        <v>81250</v>
       </c>
       <c r="H11" s="17"/>
       <c r="J11" s="16"/>
     </row>
     <row r="12" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="12"/>
       <c r="B12" s="17" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="19">
         <v>0</v>
       </c>
       <c r="H12" s="17"/>
       <c r="J12" s="16"/>
     </row>
     <row r="13" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="12"/>
       <c r="B13" s="17" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="19">
         <v>0</v>
       </c>
       <c r="H13" s="17"/>
       <c r="J13" s="16"/>
     </row>
     <row r="14" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12"/>
       <c r="B14" s="20" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="F14" s="58">
+        <v>42</v>
+      </c>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="56">
         <f>SUM(F11:F13)</f>
-        <v>12000000</v>
+        <v>81250</v>
       </c>
       <c r="H14" s="20"/>
       <c r="J14" s="16"/>
     </row>
     <row r="15" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="22"/>
       <c r="B15" s="23" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="21">
         <f>F14*12/F6</f>
-        <v>12000000</v>
+        <v>975000</v>
       </c>
       <c r="H15" s="8"/>
       <c r="J15" s="17"/>
     </row>
     <row r="16" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="20"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="21"/>
       <c r="H16" s="23"/>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:10" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="22"/>
       <c r="B17" s="17" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="17">
         <f>F11+F12</f>
-        <v>12000000</v>
-[...1 lines deleted...]
-      <c r="G17" s="59"/>
+        <v>81250</v>
+      </c>
+      <c r="G17" s="57"/>
       <c r="H17" s="8"/>
       <c r="J17" s="17"/>
     </row>
     <row r="18" spans="1:10" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="22"/>
       <c r="B18" s="23" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="21">
         <f>F17*12/F6</f>
-        <v>12000000</v>
+        <v>975000</v>
       </c>
       <c r="H18" s="17"/>
       <c r="J18" s="17"/>
     </row>
     <row r="19" spans="1:10" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="22"/>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="21"/>
       <c r="H19" s="17"/>
       <c r="J19" s="17"/>
     </row>
     <row r="20" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="22"/>
       <c r="B20" s="17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="19">
-        <v>768000</v>
+        <v>10562.5</v>
       </c>
       <c r="H20" s="20"/>
       <c r="J20" s="17"/>
     </row>
     <row r="21" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="22"/>
       <c r="B21" s="21" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="21">
         <f>F20*12/F6</f>
-        <v>768000</v>
+        <v>126750</v>
       </c>
       <c r="H21" s="23"/>
       <c r="J21" s="17"/>
     </row>
     <row r="22" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="22"/>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="H22" s="8"/>
       <c r="J22" s="17"/>
     </row>
     <row r="23" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="22"/>
       <c r="B23" s="17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="19"/>
       <c r="H23" s="24"/>
       <c r="J23" s="17"/>
     </row>
     <row r="24" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="22"/>
       <c r="B24" s="21" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21">
         <f>F23*12/F6</f>
         <v>0</v>
       </c>
       <c r="H24" s="25"/>
       <c r="J24" s="17"/>
     </row>
     <row r="25" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="22"/>
-      <c r="B25" s="60"/>
+      <c r="B25" s="58"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="H25" s="26"/>
       <c r="J25" s="17"/>
     </row>
     <row r="26" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="22"/>
       <c r="B26" s="23" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="21">
         <f>F18-F21</f>
-        <v>11232000</v>
-[...1 lines deleted...]
-      <c r="G26" s="59"/>
+        <v>848250</v>
+      </c>
+      <c r="G26" s="57"/>
       <c r="H26" s="17"/>
       <c r="J26" s="17"/>
     </row>
     <row r="27" spans="1:10" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A27" s="22"/>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="21"/>
-      <c r="G27" s="59"/>
+      <c r="G27" s="57"/>
       <c r="H27" s="23"/>
       <c r="J27" s="17"/>
     </row>
     <row r="28" spans="1:10" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A28" s="22"/>
       <c r="B28" s="24" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="19">
-        <v>3000000</v>
+        <v>0</v>
       </c>
       <c r="H28" s="8"/>
       <c r="J28" s="17"/>
     </row>
     <row r="29" spans="1:10" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A29" s="22"/>
       <c r="B29" s="25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26">
         <v>500000</v>
       </c>
       <c r="H29" s="23"/>
       <c r="J29" s="17"/>
     </row>
     <row r="30" spans="1:10" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A30" s="22"/>
       <c r="B30" s="26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26">
         <f>0.2*F28</f>
-        <v>600000</v>
+        <v>0</v>
       </c>
       <c r="H30" s="8"/>
       <c r="J30" s="17"/>
     </row>
     <row r="31" spans="1:10" s="1" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A31" s="22"/>
       <c r="B31" s="17" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="27">
         <f>IF(F28=0,0,IF(F29&lt;F30,F29,F30))</f>
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="H31" s="23"/>
       <c r="J31" s="17"/>
     </row>
     <row r="32" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="22"/>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="21"/>
       <c r="H32" s="23"/>
       <c r="J32" s="17"/>
     </row>
     <row r="33" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="28"/>
       <c r="B33" s="23" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="21">
         <f>F24+F21+F31</f>
-        <v>1268000</v>
+        <v>126750</v>
       </c>
       <c r="H33" s="20"/>
       <c r="J33" s="17"/>
     </row>
     <row r="34" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="28"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="17"/>
       <c r="H34" s="23"/>
       <c r="J34" s="17"/>
     </row>
     <row r="35" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="28"/>
       <c r="B35" s="23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="21">
         <f>IF(F18&lt;F33,0,F18-F33)</f>
-        <v>10732000</v>
+        <v>848250</v>
       </c>
       <c r="J35" s="17"/>
     </row>
     <row r="36" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="28"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="21"/>
       <c r="J36" s="17"/>
     </row>
     <row r="37" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="22"/>
       <c r="B37" s="23" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="21">
-        <f>IF(F52&lt;(0.01*F26),0,F52)</f>
-[...2 lines deleted...]
-      <c r="H37" s="61"/>
+        <f>F51</f>
+        <v>7237.5</v>
+      </c>
+      <c r="H37" s="59"/>
     </row>
     <row r="38" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="22"/>
-      <c r="B38" s="13" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B38" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="17">
+        <f>F37/12*F6</f>
+        <v>603.125</v>
+      </c>
+      <c r="H38" s="60"/>
     </row>
     <row r="39" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="22"/>
-      <c r="B39" s="20" t="s">
-[...9 lines deleted...]
-      <c r="H39" s="63"/>
+      <c r="B39" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="19">
+        <v>0</v>
+      </c>
+      <c r="H39" s="23"/>
     </row>
     <row r="40" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="22"/>
-      <c r="B40" s="63" t="s">
-        <v>16</v>
+      <c r="B40" s="23" t="s">
+        <v>3</v>
       </c>
       <c r="C40" s="23"/>
       <c r="D40" s="23"/>
       <c r="E40" s="23"/>
-      <c r="F40" s="19">
-[...2 lines deleted...]
-      <c r="H40" s="23"/>
+      <c r="F40" s="27">
+        <f>F38-F39</f>
+        <v>603.125</v>
+      </c>
+      <c r="G40" s="59"/>
     </row>
     <row r="41" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="22"/>
-      <c r="B41" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
-      <c r="F41" s="27">
-[...6 lines deleted...]
-      </c>
+      <c r="F41" s="21"/>
     </row>
     <row r="42" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="22"/>
-[...4 lines deleted...]
-      <c r="F42" s="21"/>
+      <c r="A42" s="12"/>
+      <c r="B42" s="33"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="31"/>
     </row>
     <row r="43" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="12"/>
-      <c r="B43" s="35"/>
-[...3 lines deleted...]
-      <c r="F43" s="33"/>
+      <c r="B43" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="66"/>
+      <c r="D43" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="F43" s="67" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="44" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="12"/>
-      <c r="B44" s="69" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="B44" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="67"/>
+      <c r="E44" s="67"/>
+      <c r="F44" s="67"/>
     </row>
     <row r="45" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="12"/>
-      <c r="B45" s="36" t="s">
-[...7 lines deleted...]
-      <c r="F45" s="70"/>
+      <c r="B45" s="35">
+        <v>0</v>
+      </c>
+      <c r="C45" s="35">
+        <v>800000</v>
+      </c>
+      <c r="D45" s="36">
+        <f>IF(F35&lt;=C45,F35,C45)</f>
+        <v>800000</v>
+      </c>
+      <c r="E45" s="37">
+        <v>0</v>
+      </c>
+      <c r="F45" s="36">
+        <f>D45*E45</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="46" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="12"/>
-      <c r="B46" s="37">
-[...14 lines deleted...]
-        <v>0</v>
+      <c r="B46" s="38">
+        <f>C45+0.01</f>
+        <v>800000.01</v>
+      </c>
+      <c r="C46" s="38">
+        <v>3000000</v>
+      </c>
+      <c r="D46" s="39">
+        <f>IF(F$35&gt;=C46,C46-C45,IF(F$35-B46&gt;0,F$35-C45,0))</f>
+        <v>48250</v>
+      </c>
+      <c r="E46" s="40">
+        <v>0.15</v>
+      </c>
+      <c r="F46" s="39">
+        <f t="shared" ref="F46:F50" si="0">D46*E46</f>
+        <v>7237.5</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="12"/>
-      <c r="B47" s="40">
-[...15 lines deleted...]
-        <v>330000</v>
+      <c r="B47" s="38">
+        <f t="shared" ref="B47:B50" si="1">C46+0.01</f>
+        <v>3000000.01</v>
+      </c>
+      <c r="C47" s="38">
+        <v>12000000</v>
+      </c>
+      <c r="D47" s="39">
+        <f t="shared" ref="D47:D49" si="2">IF(F$35&gt;=C47,C47-C46,IF(F$35-B47&gt;0,F$35-C46,0))</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="40">
+        <v>0.18</v>
+      </c>
+      <c r="F47" s="39">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="12"/>
-      <c r="B48" s="40">
-[...20 lines deleted...]
-      <c r="B49" s="40">
+      <c r="B48" s="38">
         <f t="shared" si="1"/>
         <v>12000000.01</v>
       </c>
-      <c r="C49" s="40">
+      <c r="C48" s="38">
         <v>25000000</v>
       </c>
-      <c r="D49" s="41">
+      <c r="D48" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E49" s="42">
+      <c r="E48" s="40">
         <v>0.21</v>
       </c>
-      <c r="F49" s="41">
+      <c r="F48" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B50" s="40">
+    <row r="49" spans="1:20" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="12"/>
+      <c r="B49" s="38">
         <f t="shared" si="1"/>
         <v>25000000.010000002</v>
       </c>
-      <c r="C50" s="40">
+      <c r="C49" s="38">
         <v>50000000</v>
       </c>
-      <c r="D50" s="41">
+      <c r="D49" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E50" s="42">
+      <c r="E49" s="40">
         <v>0.23</v>
       </c>
-      <c r="F50" s="41">
+      <c r="F49" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B51" s="40">
+    <row r="50" spans="1:20" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="12"/>
+      <c r="B50" s="38">
         <f t="shared" si="1"/>
         <v>50000000.009999998</v>
       </c>
-      <c r="C51" s="43" t="s">
+      <c r="C50" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D51" s="41">
-[...3 lines deleted...]
-      <c r="E51" s="42">
+      <c r="D50" s="39">
+        <f>IF(F$35&gt;=C50,C50-C49,IF(F$35-B50&gt;0,F$35-C49,0))</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="40">
         <v>0.25</v>
       </c>
-      <c r="F51" s="41">
+      <c r="F50" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:20" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="12"/>
+      <c r="B51" s="20"/>
+      <c r="C51" s="20"/>
+      <c r="D51" s="42">
+        <f>SUM(D45:D50)</f>
+        <v>848250</v>
+      </c>
+      <c r="E51" s="43"/>
+      <c r="F51" s="42">
+        <f t="shared" ref="F51" si="3">SUM(F45:F50)</f>
+        <v>7237.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="12"/>
-      <c r="B52" s="20"/>
-[...16 lines deleted...]
-      <c r="B55" s="65" t="s">
+    </row>
+    <row r="53" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="1:20" s="61" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B54" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" s="63"/>
+      <c r="D54" s="64"/>
+      <c r="E54" s="63"/>
+      <c r="F54" s="65"/>
+    </row>
+    <row r="55" spans="1:20" s="61" customFormat="1" ht="22.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="70" t="s">
+        <v>39</v>
+      </c>
+      <c r="C55" s="70"/>
+      <c r="D55" s="70"/>
+      <c r="E55" s="70"/>
+      <c r="F55" s="70"/>
+    </row>
+    <row r="56" spans="1:20" s="61" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B56" s="62" t="s">
+        <v>40</v>
+      </c>
+      <c r="C56" s="63"/>
+      <c r="D56" s="64"/>
+      <c r="E56" s="63"/>
+      <c r="F56" s="65"/>
+    </row>
+    <row r="57" spans="1:20" s="61" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B57" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C57" s="63"/>
+      <c r="D57" s="64"/>
+      <c r="E57" s="63"/>
+      <c r="F57" s="65"/>
+    </row>
+    <row r="58" spans="1:20" s="61" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B58" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="C55" s="66"/>
-[...45 lines deleted...]
-    <row r="65" spans="2:20" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C58" s="63"/>
+      <c r="D58" s="64"/>
+      <c r="E58" s="63"/>
+      <c r="F58" s="65"/>
+    </row>
+    <row r="59" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:20" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="29"/>
+      <c r="C64" s="29"/>
+      <c r="D64" s="29"/>
+      <c r="E64" s="29"/>
+      <c r="F64" s="29"/>
+      <c r="G64" s="29"/>
+      <c r="H64" s="29"/>
+      <c r="I64" s="29"/>
+      <c r="J64" s="29"/>
+      <c r="K64" s="29"/>
+      <c r="L64" s="29"/>
+      <c r="M64" s="29"/>
+      <c r="N64" s="29"/>
+      <c r="O64" s="29"/>
+      <c r="P64" s="29"/>
+      <c r="Q64" s="29"/>
+      <c r="R64" s="29"/>
+      <c r="S64" s="29"/>
+      <c r="T64" s="29"/>
+    </row>
+    <row r="65" spans="2:20" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="29"/>
       <c r="C65" s="29"/>
       <c r="D65" s="29"/>
       <c r="E65" s="29"/>
       <c r="F65" s="29"/>
       <c r="G65" s="29"/>
       <c r="H65" s="29"/>
       <c r="I65" s="29"/>
       <c r="J65" s="29"/>
       <c r="K65" s="29"/>
       <c r="L65" s="29"/>
       <c r="M65" s="29"/>
       <c r="N65" s="29"/>
       <c r="O65" s="29"/>
       <c r="P65" s="29"/>
       <c r="Q65" s="29"/>
       <c r="R65" s="29"/>
       <c r="S65" s="29"/>
       <c r="T65" s="29"/>
     </row>
-    <row r="66" spans="2:20" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:20" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="29"/>
       <c r="C66" s="29"/>
       <c r="D66" s="29"/>
       <c r="E66" s="29"/>
       <c r="F66" s="29"/>
       <c r="G66" s="29"/>
       <c r="H66" s="29"/>
       <c r="I66" s="29"/>
       <c r="J66" s="29"/>
       <c r="K66" s="29"/>
       <c r="L66" s="29"/>
       <c r="M66" s="29"/>
       <c r="N66" s="29"/>
       <c r="O66" s="29"/>
       <c r="P66" s="29"/>
       <c r="Q66" s="29"/>
       <c r="R66" s="29"/>
       <c r="S66" s="29"/>
       <c r="T66" s="29"/>
     </row>
-    <row r="67" spans="2:20" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:20" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="29"/>
       <c r="C67" s="29"/>
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="29"/>
       <c r="I67" s="29"/>
       <c r="J67" s="29"/>
       <c r="K67" s="29"/>
       <c r="L67" s="29"/>
       <c r="M67" s="29"/>
       <c r="N67" s="29"/>
       <c r="O67" s="29"/>
       <c r="P67" s="29"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
     </row>
-    <row r="68" spans="2:20" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:20" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="29"/>
       <c r="C68" s="29"/>
       <c r="D68" s="29"/>
       <c r="E68" s="29"/>
       <c r="F68" s="29"/>
       <c r="G68" s="29"/>
       <c r="H68" s="29"/>
       <c r="I68" s="29"/>
       <c r="J68" s="29"/>
       <c r="K68" s="29"/>
       <c r="L68" s="29"/>
       <c r="M68" s="29"/>
       <c r="N68" s="29"/>
       <c r="O68" s="29"/>
       <c r="P68" s="29"/>
       <c r="Q68" s="29"/>
       <c r="R68" s="29"/>
       <c r="S68" s="29"/>
       <c r="T68" s="29"/>
     </row>
-    <row r="69" spans="2:20" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:20" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="29"/>
       <c r="C69" s="29"/>
       <c r="D69" s="29"/>
       <c r="E69" s="29"/>
       <c r="F69" s="29"/>
       <c r="G69" s="29"/>
       <c r="H69" s="29"/>
       <c r="I69" s="29"/>
       <c r="J69" s="29"/>
       <c r="K69" s="29"/>
       <c r="L69" s="29"/>
       <c r="M69" s="29"/>
       <c r="N69" s="29"/>
       <c r="O69" s="29"/>
       <c r="P69" s="29"/>
       <c r="Q69" s="29"/>
       <c r="R69" s="29"/>
       <c r="S69" s="29"/>
       <c r="T69" s="29"/>
     </row>
-    <row r="70" spans="2:20" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:20" s="44" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="29"/>
       <c r="C70" s="29"/>
       <c r="D70" s="29"/>
       <c r="E70" s="29"/>
       <c r="F70" s="29"/>
       <c r="G70" s="29"/>
       <c r="H70" s="29"/>
       <c r="I70" s="29"/>
       <c r="J70" s="29"/>
       <c r="K70" s="29"/>
       <c r="L70" s="29"/>
       <c r="M70" s="29"/>
       <c r="N70" s="29"/>
       <c r="O70" s="29"/>
       <c r="P70" s="29"/>
       <c r="Q70" s="29"/>
       <c r="R70" s="29"/>
       <c r="S70" s="29"/>
       <c r="T70" s="29"/>
     </row>
-    <row r="71" spans="2:20" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HnFDYBeBNQCf5FKICN1mxYDYKdHKp7s8RkpOXadwYVJqGu01cJkajO7I4/AWAwO2viTTmCw9a+ZDfucKRoE/BA==" saltValue="wRa0HdJUeiWYY5W/RqSI5Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FUQ6TB+URmHdVE/iHuAfFH+dGLa7jIbaYfWlxnxO8URKpv6nF6OGfi33rMghmynWZHg8K+4DMolllAKRDQ6T6w==" saltValue="shYVVeHwTyrHFNyb6pSxdA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="5">
-    <mergeCell ref="B56:F56"/>
-[...3 lines deleted...]
-    <mergeCell ref="F44:F45"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:D44"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:F44"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
@@ -3443,51 +3368,51 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C093B4D0-1455-4866-904D-65EB7E6B0B5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="71037282-4172-42af-8e02-c41ee92b0631"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C6B5371-45A9-4F4D-9904-E85F51B498B3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C5BBB8E-432E-42F9-AE2E-5B4FEFEA1260}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FD57936-C165-4413-8AFB-C4CF02E2A36C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>