--- v0 (2025-10-30)
+++ v1 (2026-06-26)
@@ -9,61 +9,61 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sage365-my.sharepoint.com/personal/kavitha_ishwarlaal_sage_com/Documents/Documents/COMPLIANCE/Namibia/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sage365.sharepoint.com/sites/za/pd/Compliance/PayrollAfrica/Namibia/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{2470243E-1128-40E7-B74B-71CADDA94DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{807EB14C-8555-4716-8EE0-7440EF9DCC59}"/>
+  <xr:revisionPtr revIDLastSave="40" documentId="8_{2470243E-1128-40E7-B74B-71CADDA94DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A2C28453-BEE5-479E-A796-6194FFB6AF83}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="pz2BDJJfrOY6VPcz5G6zMcGs+IRqIoYPVR2CCEsEe6pSdvOQ9AvN/fnyH+uzFUt95CU2Rb51noy1cvHS5eiDFg==" workbookSaltValue="Wa9OyZE3ar9oK4QtO0JhdQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9D1FC6AC-9A4B-4D2E-89A1-353567E3BC3A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="15500" xr2:uid="{9D1FC6AC-9A4B-4D2E-89A1-353567E3BC3A}"/>
   </bookViews>
   <sheets>
     <sheet name="Average Tax Calculation" sheetId="1" r:id="rId1"/>
     <sheet name="Normal Tax Calculation" sheetId="2" r:id="rId2"/>
     <sheet name="Tax Tables" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -404,61 +404,61 @@
         <sz val="11"/>
         <rFont val="Sage Text Medium"/>
       </rPr>
       <t xml:space="preserve"> areas</t>
     </r>
   </si>
   <si>
     <t>18% over 100 000</t>
   </si>
   <si>
     <t>25% over 150 000</t>
   </si>
   <si>
     <t>28% over 350 000</t>
   </si>
   <si>
     <t>30% over 550 000</t>
   </si>
   <si>
     <t>37% over 1 550 000</t>
   </si>
   <si>
     <t>32% over 850 000</t>
   </si>
   <si>
-    <t>Monthly PAYE calculation: Namibia (March 2024 - February 2025)</t>
-[...8 lines deleted...]
-    <t>© Copyright 2025 by Sage South Africa, a division of Sage South Africa (Pty) Ltd hereinafter referred to as “Sage”, under the Copyright Law of the Republic of South Africa.
+    <t>YTD PAYE calculation: Namibia (March 2025 - February 2026)</t>
+  </si>
+  <si>
+    <t>Tax Rates for 1 March 2025 - 28 February 2026</t>
+  </si>
+  <si>
+    <t>© Copyright 2026 by Sage South Africa, a division of Sage South Africa (Pty) Ltd hereinafter referred to as “Sage”, under the Copyright Law of the Republic of South Africa.
 No part of this publication may be reproduced in any form or by any means without the express permission in writing from Sage.</t>
+  </si>
+  <si>
+    <t>Monthly PAYE calculation: Namibia (March 2025 - February 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -959,79 +959,79 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="167" fontId="25" fillId="3" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{9D015833-1D60-4C8D-876F-1C97E04EA09C}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{BA6E2ED8-0D80-4728-B90A-4B13443F2425}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF00D739"/>
       <color rgb="FF006362"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1507,1968 +1507,1967 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{489A2FFF-D02E-41C1-9799-FF44E374A1DC}">
   <dimension ref="A1:L73"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="G54" sqref="G54"/>
+    <sheetView showRowColHeaders="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:E5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.140625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="13.5703125" style="9" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="2.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="5.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="62.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="21.54296875" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="19.453125" style="38" customWidth="1"/>
+    <col min="6" max="6" width="3.453125" style="38" customWidth="1"/>
+    <col min="7" max="7" width="82.453125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.54296875" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="12" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="1" hidden="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" x14ac:dyDescent="0.2"/>
-[...9 lines deleted...]
-      <c r="E5" s="88"/>
+    <row r="1" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:12" ht="27.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="90" t="s">
+        <v>81</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="91"/>
       <c r="F5" s="2"/>
       <c r="G5" s="3"/>
       <c r="H5" s="4"/>
       <c r="I5" s="5"/>
       <c r="J5" s="6"/>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="2:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:12" ht="15.65" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="3"/>
       <c r="H6" s="4"/>
       <c r="I6" s="5"/>
       <c r="J6" s="6"/>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="7"/>
-      <c r="C7" s="89" t="s">
+      <c r="C7" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="89"/>
-      <c r="E7" s="89"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
       <c r="F7" s="8"/>
     </row>
-    <row r="8" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="11"/>
       <c r="G8" s="66" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="12"/>
     </row>
-    <row r="9" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="41"/>
       <c r="C9" s="42" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="43"/>
       <c r="E9" s="61">
         <v>365</v>
       </c>
       <c r="F9" s="14"/>
       <c r="G9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="9"/>
     </row>
-    <row r="10" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="41"/>
       <c r="C10" s="42" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="43"/>
       <c r="E10" s="62">
         <v>365</v>
       </c>
       <c r="F10" s="16"/>
       <c r="G10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="9"/>
     </row>
-    <row r="11" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="41"/>
       <c r="C11" s="42" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="43"/>
       <c r="E11" s="44">
         <v>100001</v>
       </c>
       <c r="F11" s="17"/>
       <c r="G11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I11" s="9"/>
     </row>
-    <row r="12" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="41"/>
       <c r="C12" s="42" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="43"/>
       <c r="E12" s="45"/>
       <c r="F12" s="18"/>
       <c r="G12" s="15" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="9"/>
     </row>
-    <row r="13" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="41"/>
       <c r="C13" s="42" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="43"/>
       <c r="E13" s="44">
         <v>0</v>
       </c>
       <c r="F13" s="17"/>
       <c r="G13" s="15" t="s">
         <v>11</v>
       </c>
       <c r="I13" s="9"/>
     </row>
-    <row r="14" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="41"/>
       <c r="C14" s="42" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="43"/>
       <c r="E14" s="45"/>
       <c r="F14" s="18"/>
       <c r="G14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="9"/>
     </row>
-    <row r="15" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="41"/>
       <c r="C15" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="43"/>
       <c r="E15" s="44"/>
       <c r="F15" s="17"/>
       <c r="G15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="9"/>
     </row>
-    <row r="16" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="41"/>
       <c r="C16" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="43"/>
       <c r="E16" s="44"/>
       <c r="F16" s="17"/>
       <c r="G16" s="19" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
     </row>
-    <row r="17" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="41"/>
       <c r="C17" s="42" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="43"/>
       <c r="E17" s="44"/>
       <c r="F17" s="17"/>
       <c r="G17" s="21" t="s">
         <v>19</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
     </row>
-    <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="41"/>
       <c r="C18" s="46"/>
       <c r="D18" s="46"/>
       <c r="E18" s="47"/>
       <c r="F18" s="23"/>
       <c r="I18" s="9"/>
     </row>
-    <row r="19" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B19" s="48" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="43"/>
       <c r="E19" s="49">
         <f>IF(ISERROR(+E54),0,+E54)</f>
         <v>0.18</v>
       </c>
       <c r="F19" s="24"/>
     </row>
-    <row r="20" spans="2:12" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:12" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
     </row>
-    <row r="21" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="64"/>
       <c r="C21" s="63" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="63"/>
       <c r="E21" s="73"/>
       <c r="F21" s="23"/>
     </row>
-    <row r="22" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B22" s="52"/>
       <c r="C22" s="57" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="57"/>
       <c r="E22" s="58"/>
       <c r="F22" s="25"/>
     </row>
-    <row r="23" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B23" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="50" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="50"/>
       <c r="E23" s="53">
         <f>+E11</f>
         <v>100001</v>
       </c>
       <c r="F23" s="25"/>
     </row>
-    <row r="24" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B24" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="50" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="50"/>
       <c r="E24" s="53">
         <f>+E12</f>
         <v>0</v>
       </c>
       <c r="F24" s="25"/>
     </row>
-    <row r="25" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B25" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="50"/>
       <c r="E25" s="53">
         <f>E13</f>
         <v>0</v>
       </c>
       <c r="F25" s="25"/>
     </row>
-    <row r="26" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B26" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="50" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="50"/>
       <c r="E26" s="53">
         <f>+E14</f>
         <v>0</v>
       </c>
       <c r="F26" s="25"/>
     </row>
-    <row r="27" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B27" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="50" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="50"/>
       <c r="E27" s="53">
         <f>+E15</f>
         <v>0</v>
       </c>
       <c r="F27" s="25"/>
     </row>
-    <row r="28" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B28" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="50"/>
       <c r="E28" s="53">
         <f>SUM(E23:E26)-E27</f>
         <v>100001</v>
       </c>
       <c r="F28" s="25"/>
     </row>
-    <row r="29" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B29" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="50" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="50"/>
       <c r="E29" s="53">
         <f>+E10</f>
         <v>365</v>
       </c>
       <c r="F29" s="25"/>
     </row>
-    <row r="30" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B30" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="50" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="50"/>
       <c r="E30" s="54">
         <f>+E9</f>
         <v>365</v>
       </c>
       <c r="F30" s="26"/>
     </row>
-    <row r="31" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:12" ht="13" x14ac:dyDescent="0.3">
       <c r="B31" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="50"/>
       <c r="E31" s="53">
         <f>E28*E29/E30</f>
         <v>100001</v>
       </c>
       <c r="F31" s="27"/>
     </row>
-    <row r="32" spans="2:12" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B32" s="51"/>
       <c r="C32" s="59" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="59"/>
       <c r="E32" s="58"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B33" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="50" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="50"/>
       <c r="E33" s="53">
         <f>LOOKUP(E$31,C59:G65)</f>
         <v>100000</v>
       </c>
       <c r="F33" s="25"/>
       <c r="G33" s="85"/>
     </row>
-    <row r="34" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B34" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="50" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="50"/>
       <c r="E34" s="53">
         <f>LOOKUP(E$31,$C$59:$E$65)</f>
         <v>0.18</v>
       </c>
       <c r="F34" s="25"/>
     </row>
-    <row r="35" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B35" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="50" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="50"/>
       <c r="E35" s="53">
         <f>LOOKUP(E$31,'Tax Tables'!B3:E9)</f>
         <v>0</v>
       </c>
       <c r="F35" s="25"/>
     </row>
-    <row r="36" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B36" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="50" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="50"/>
       <c r="E36" s="53">
         <f>IF(((E31-E33)*(E34)+(E35))&lt;0,0,(E31-E33)*(E34)+(E35))</f>
         <v>0.18</v>
       </c>
       <c r="F36" s="25"/>
     </row>
-    <row r="37" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B37" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="50" t="s">
         <v>31</v>
       </c>
       <c r="D37" s="50"/>
       <c r="E37" s="53">
         <f>E29</f>
         <v>365</v>
       </c>
       <c r="F37" s="25"/>
     </row>
-    <row r="38" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B38" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="50" t="s">
         <v>33</v>
       </c>
       <c r="D38" s="50"/>
       <c r="E38" s="54">
         <f>E30</f>
         <v>365</v>
       </c>
       <c r="F38" s="26"/>
       <c r="H38" s="28"/>
     </row>
-    <row r="39" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:8" ht="13" x14ac:dyDescent="0.3">
       <c r="B39" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D39" s="50"/>
       <c r="E39" s="53">
         <f>E36/E37*E38</f>
         <v>0.18</v>
       </c>
       <c r="F39" s="27"/>
     </row>
-    <row r="40" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B40" s="51"/>
       <c r="C40" s="59" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="59"/>
       <c r="E40" s="58"/>
       <c r="F40" s="25"/>
     </row>
-    <row r="41" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B41" s="51"/>
       <c r="C41" s="50" t="s">
         <v>42</v>
       </c>
       <c r="D41" s="50"/>
       <c r="E41" s="53">
         <f>E31</f>
         <v>100001</v>
       </c>
       <c r="F41" s="25"/>
     </row>
-    <row r="42" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B42" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="50" t="s">
         <v>43</v>
       </c>
       <c r="D42" s="50"/>
       <c r="E42" s="53">
         <f>E16</f>
         <v>0</v>
       </c>
       <c r="F42" s="25"/>
     </row>
-    <row r="43" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:8" ht="13" x14ac:dyDescent="0.3">
       <c r="B43" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="50" t="s">
         <v>44</v>
       </c>
       <c r="D43" s="50"/>
       <c r="E43" s="53">
         <f>SUM(E41:E42)</f>
         <v>100001</v>
       </c>
       <c r="F43" s="27"/>
     </row>
-    <row r="44" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B44" s="51"/>
       <c r="C44" s="59" t="s">
         <v>45</v>
       </c>
       <c r="D44" s="59"/>
       <c r="E44" s="58"/>
       <c r="F44" s="25"/>
     </row>
-    <row r="45" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B45" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C45" s="50" t="s">
         <v>46</v>
       </c>
       <c r="D45" s="50"/>
       <c r="E45" s="53">
         <f>LOOKUP(E$43,C59:G65)</f>
         <v>100000</v>
       </c>
       <c r="F45" s="25"/>
     </row>
-    <row r="46" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B46" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C46" s="50" t="s">
         <v>37</v>
       </c>
       <c r="D46" s="50"/>
       <c r="E46" s="53">
         <f>LOOKUP(E$43,$C$59:$E$65)</f>
         <v>0.18</v>
       </c>
       <c r="F46" s="25"/>
     </row>
-    <row r="47" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B47" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="50" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="50"/>
       <c r="E47" s="53">
         <f>LOOKUP(E$43,'Tax Tables'!$B$3:$E$9)</f>
         <v>0</v>
       </c>
       <c r="F47" s="25"/>
     </row>
-    <row r="48" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B48" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="50" t="s">
         <v>48</v>
       </c>
       <c r="D48" s="50"/>
       <c r="E48" s="53">
         <f>IF(((E43-E45)*(E46)+(E47))&lt;0,0,(E43-E45)*(E46)+(E47))</f>
         <v>0.18</v>
       </c>
       <c r="F48" s="25"/>
     </row>
-    <row r="49" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B49" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="50" t="s">
         <v>49</v>
       </c>
       <c r="D49" s="50"/>
       <c r="E49" s="53">
         <f>E36</f>
         <v>0.18</v>
       </c>
       <c r="F49" s="25"/>
       <c r="G49" s="84"/>
     </row>
-    <row r="50" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:8" ht="13" x14ac:dyDescent="0.3">
       <c r="B50" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="50" t="s">
         <v>50</v>
       </c>
       <c r="D50" s="50"/>
       <c r="E50" s="53">
         <f>IF(E48&lt;0,0,E48-E49)</f>
         <v>0</v>
       </c>
       <c r="F50" s="27"/>
     </row>
-    <row r="51" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B51" s="63"/>
       <c r="C51" s="64"/>
       <c r="D51" s="64"/>
       <c r="E51" s="65"/>
       <c r="F51" s="25"/>
     </row>
-    <row r="52" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:8" ht="13" x14ac:dyDescent="0.3">
       <c r="B52" s="51"/>
       <c r="C52" s="50" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="50"/>
       <c r="E52" s="53">
         <f>IF(E50&lt;0,E39,IF(E39&lt;0,0,E39+E50))</f>
         <v>0.18</v>
       </c>
       <c r="F52" s="29"/>
     </row>
-    <row r="53" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B53" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="50" t="s">
         <v>52</v>
       </c>
       <c r="D53" s="50"/>
       <c r="E53" s="53">
         <f>+E17</f>
         <v>0</v>
       </c>
       <c r="F53" s="25"/>
     </row>
-    <row r="54" spans="2:8" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:8" ht="13" x14ac:dyDescent="0.3">
       <c r="B54" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="59" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="59"/>
       <c r="E54" s="60">
         <f>E52-E53</f>
         <v>0.18</v>
       </c>
       <c r="F54" s="24"/>
     </row>
-    <row r="55" spans="2:8" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="C57" s="90" t="s">
+    <row r="55" spans="2:8" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="2:8" ht="13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="C57" s="93" t="s">
         <v>82</v>
       </c>
-      <c r="D57" s="90"/>
-[...4 lines deleted...]
-    <row r="58" spans="2:8" hidden="1" x14ac:dyDescent="0.2">
+      <c r="D57" s="93"/>
+      <c r="E57" s="93"/>
+      <c r="F57" s="93"/>
+      <c r="G57" s="93"/>
+    </row>
+    <row r="58" spans="2:8" ht="13" hidden="1" x14ac:dyDescent="0.25">
       <c r="C58" s="30" t="s">
         <v>53</v>
       </c>
       <c r="D58" s="30" t="s">
         <v>54</v>
       </c>
       <c r="E58" s="31" t="s">
         <v>55</v>
       </c>
       <c r="F58" s="32"/>
       <c r="G58" s="30" t="s">
         <v>56</v>
       </c>
       <c r="H58" s="33"/>
     </row>
-    <row r="59" spans="2:8" hidden="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="C59" s="34">
         <v>0</v>
       </c>
       <c r="D59" s="34">
         <v>0</v>
       </c>
       <c r="E59" s="35">
         <v>0</v>
       </c>
       <c r="F59" s="36"/>
       <c r="G59" s="34">
         <v>0</v>
       </c>
       <c r="H59" s="33"/>
     </row>
-    <row r="60" spans="2:8" hidden="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="C60" s="37">
         <v>100001</v>
       </c>
       <c r="D60" s="37">
         <v>0</v>
       </c>
       <c r="E60" s="36">
         <v>0.18</v>
       </c>
       <c r="F60" s="36"/>
       <c r="G60" s="37">
         <v>100000</v>
       </c>
       <c r="H60" s="33"/>
     </row>
-    <row r="61" spans="2:8" hidden="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="C61" s="34">
         <v>150001</v>
       </c>
       <c r="D61" s="34">
         <v>9000</v>
       </c>
       <c r="E61" s="35">
         <v>0.25</v>
       </c>
       <c r="F61" s="36"/>
       <c r="G61" s="34">
         <v>150000</v>
       </c>
       <c r="H61" s="33"/>
     </row>
-    <row r="62" spans="2:8" hidden="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="C62" s="37">
         <v>350001</v>
       </c>
       <c r="D62" s="37">
         <v>59000</v>
       </c>
       <c r="E62" s="36">
         <v>0.28000000000000003</v>
       </c>
       <c r="F62" s="36"/>
       <c r="G62" s="37">
         <v>350000</v>
       </c>
       <c r="H62" s="33"/>
     </row>
-    <row r="63" spans="2:8" hidden="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="C63" s="34">
         <v>550001</v>
       </c>
       <c r="D63" s="34">
         <v>115000</v>
       </c>
       <c r="E63" s="35">
         <v>0.3</v>
       </c>
       <c r="F63" s="36"/>
       <c r="G63" s="34">
         <v>550000</v>
       </c>
       <c r="H63" s="33"/>
     </row>
-    <row r="64" spans="2:8" hidden="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="C64" s="37">
         <v>850001</v>
       </c>
       <c r="D64" s="37">
         <v>205000</v>
       </c>
       <c r="E64" s="36">
         <v>0.32</v>
       </c>
       <c r="F64" s="36"/>
       <c r="G64" s="37">
         <v>850000</v>
       </c>
       <c r="H64" s="33"/>
     </row>
-    <row r="65" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C65" s="34">
         <v>1550001</v>
       </c>
       <c r="D65" s="34">
         <v>429000</v>
       </c>
       <c r="E65" s="35">
         <v>0.37</v>
       </c>
       <c r="F65" s="36"/>
       <c r="G65" s="34">
         <v>1550000</v>
       </c>
       <c r="H65" s="33"/>
     </row>
-    <row r="66" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B67" s="91" t="s">
+    <row r="67" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B67" s="94" t="s">
         <v>57</v>
       </c>
-      <c r="C67" s="91"/>
+      <c r="C67" s="94"/>
       <c r="D67" s="55"/>
       <c r="E67" s="56"/>
       <c r="F67" s="56"/>
       <c r="G67" s="55"/>
     </row>
-    <row r="68" spans="2:9" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="B68" s="92" t="s">
+    <row r="68" spans="2:9" ht="14" x14ac:dyDescent="0.25">
+      <c r="B68" s="95" t="s">
         <v>58</v>
       </c>
-      <c r="C68" s="92"/>
-[...3 lines deleted...]
-      <c r="G68" s="92"/>
+      <c r="C68" s="95"/>
+      <c r="D68" s="95"/>
+      <c r="E68" s="95"/>
+      <c r="F68" s="95"/>
+      <c r="G68" s="95"/>
       <c r="H68" s="39"/>
       <c r="I68" s="39"/>
     </row>
-    <row r="69" spans="2:9" ht="14.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G69" s="92"/>
+    <row r="69" spans="2:9" ht="14" x14ac:dyDescent="0.25">
+      <c r="B69" s="95"/>
+      <c r="C69" s="95"/>
+      <c r="D69" s="95"/>
+      <c r="E69" s="95"/>
+      <c r="F69" s="95"/>
+      <c r="G69" s="95"/>
       <c r="H69" s="39"/>
       <c r="I69" s="39"/>
     </row>
-    <row r="70" spans="2:9" ht="3.6" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B71" s="91" t="s">
+    <row r="70" spans="2:9" ht="3.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="95"/>
+      <c r="C70" s="95"/>
+      <c r="D70" s="95"/>
+      <c r="E70" s="95"/>
+      <c r="F70" s="95"/>
+      <c r="G70" s="95"/>
+    </row>
+    <row r="71" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C71" s="91"/>
+      <c r="C71" s="94"/>
       <c r="D71" s="55"/>
       <c r="E71" s="56"/>
       <c r="F71" s="56"/>
       <c r="G71" s="55"/>
     </row>
-    <row r="72" spans="2:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-    <row r="73" spans="2:9" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="89" t="s">
+        <v>83</v>
+      </c>
+      <c r="C72" s="89"/>
+      <c r="D72" s="89"/>
+      <c r="E72" s="89"/>
+      <c r="F72" s="89"/>
+      <c r="G72" s="89"/>
+    </row>
+    <row r="73" spans="2:9" ht="14" x14ac:dyDescent="0.25">
       <c r="C73" s="40"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="n4Iv4CZhvbZhaIUJCrbkgW7VBwtfoXGqO7QzbNxylFgDiYt6NE2efEIhpRPoegYdezFZ09PZNRXqDXuSZRWIKg==" saltValue="36QZ737pW0GkR6D85xeeRA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="L85Dt+bnOMsvN2kYDVBoIEgiYDH6tgyz4mNfWsNz3YYjABwGK6312dWhZ3ISTBE3FEbbDAahBrG6M+/LWKNpxA==" saltValue="hnxVBRvVtdQjXivz9BWukw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="B72:G72"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C57:G57"/>
     <mergeCell ref="B67:C67"/>
     <mergeCell ref="B68:G70"/>
     <mergeCell ref="B71:C71"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1232A4A3-BB5F-4704-B7CF-88290D18F0DF}">
   <dimension ref="A1:L70"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="B16" workbookViewId="0">
-      <selection activeCell="G42" sqref="G42"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:C62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.28515625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="3.28515625" style="9" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="2.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="5.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="61.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="5.7265625" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="19.81640625" style="38" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.1796875" style="38" customWidth="1"/>
+    <col min="7" max="7" width="81.54296875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="3.26953125" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="12" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="1" hidden="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" x14ac:dyDescent="0.2"/>
-[...9 lines deleted...]
-      <c r="E5" s="88"/>
+    <row r="1" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:12" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:12" ht="27.5" x14ac:dyDescent="0.55000000000000004">
+      <c r="B5" s="90" t="s">
+        <v>84</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="91"/>
       <c r="F5" s="2"/>
       <c r="G5" s="3"/>
       <c r="H5" s="4"/>
       <c r="I5" s="5"/>
       <c r="J5" s="6"/>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="2:12" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:12" ht="8.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="3"/>
       <c r="H6" s="4"/>
       <c r="I6" s="5"/>
       <c r="J6" s="6"/>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="7"/>
-      <c r="C7" s="89" t="s">
+      <c r="C7" s="92" t="s">
         <v>74</v>
       </c>
-      <c r="D7" s="89"/>
-      <c r="E7" s="89"/>
+      <c r="D7" s="92"/>
+      <c r="E7" s="92"/>
       <c r="F7" s="67"/>
     </row>
-    <row r="8" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="11"/>
       <c r="G8" s="66" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="12"/>
     </row>
-    <row r="9" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="41"/>
       <c r="C9" s="42" t="s">
         <v>60</v>
       </c>
       <c r="D9" s="43"/>
       <c r="E9" s="72">
         <v>1</v>
       </c>
       <c r="F9" s="68"/>
       <c r="G9" s="15" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="9"/>
     </row>
-    <row r="10" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="41"/>
       <c r="C10" s="42" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="43"/>
       <c r="E10" s="44">
         <v>100001</v>
       </c>
       <c r="F10" s="17"/>
       <c r="G10" s="15" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="9"/>
     </row>
-    <row r="11" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="41"/>
       <c r="C11" s="42" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="43"/>
       <c r="E11" s="44"/>
       <c r="F11" s="17"/>
       <c r="G11" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="9"/>
     </row>
-    <row r="12" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="41"/>
       <c r="C12" s="42" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="43"/>
       <c r="E12" s="45"/>
       <c r="F12" s="18"/>
       <c r="G12" s="15" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="9"/>
     </row>
-    <row r="13" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="41"/>
       <c r="C13" s="42" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="43"/>
       <c r="E13" s="44"/>
       <c r="F13" s="17"/>
       <c r="G13" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="9"/>
     </row>
-    <row r="14" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="41"/>
       <c r="C14" s="42" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="43"/>
       <c r="E14" s="44"/>
       <c r="F14" s="17"/>
       <c r="G14" s="19" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
     </row>
-    <row r="15" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="41"/>
       <c r="C15" s="46"/>
       <c r="D15" s="46"/>
       <c r="E15" s="47"/>
       <c r="F15" s="23"/>
       <c r="I15" s="9"/>
     </row>
-    <row r="16" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B16" s="48" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="48" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="48"/>
       <c r="E16" s="49">
         <f>E45</f>
         <v>0.18</v>
       </c>
       <c r="F16" s="24"/>
     </row>
-    <row r="17" spans="2:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B17" s="71"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
     </row>
-    <row r="18" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="63"/>
       <c r="C18" s="63" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="63"/>
       <c r="E18" s="73"/>
       <c r="F18" s="23"/>
     </row>
-    <row r="19" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B19" s="52"/>
       <c r="C19" s="57" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="57"/>
       <c r="E19" s="58"/>
       <c r="F19" s="25"/>
     </row>
-    <row r="20" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B20" s="51"/>
       <c r="C20" s="50" t="s">
         <v>68</v>
       </c>
       <c r="D20" s="50"/>
       <c r="E20" s="53">
         <f>+E10</f>
         <v>100001</v>
       </c>
       <c r="F20" s="25"/>
     </row>
-    <row r="21" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B21" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="50" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="50"/>
       <c r="E21" s="53">
         <f>+E11</f>
         <v>0</v>
       </c>
       <c r="F21" s="25"/>
     </row>
-    <row r="22" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B22" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="50" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="50"/>
       <c r="E22" s="53">
         <f>+E12</f>
         <v>0</v>
       </c>
       <c r="F22" s="25"/>
     </row>
-    <row r="23" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B23" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="50" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="50"/>
       <c r="E23" s="53">
         <f>+E13</f>
         <v>0</v>
       </c>
       <c r="F23" s="25"/>
     </row>
-    <row r="24" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B24" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="50"/>
       <c r="E24" s="53">
         <f>SUM(E20:E22)-E23</f>
         <v>100001</v>
       </c>
       <c r="F24" s="25"/>
     </row>
-    <row r="25" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B25" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="70">
         <v>12</v>
       </c>
       <c r="D25" s="50"/>
       <c r="E25" s="53">
         <f>+E9</f>
         <v>1</v>
       </c>
       <c r="F25" s="25"/>
     </row>
-    <row r="26" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:6" ht="13" x14ac:dyDescent="0.3">
       <c r="B26" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="50"/>
       <c r="E26" s="53">
         <f>E24*E25</f>
         <v>100001</v>
       </c>
       <c r="F26" s="27"/>
     </row>
-    <row r="27" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B27" s="51"/>
       <c r="C27" s="59" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="59"/>
       <c r="E27" s="58"/>
       <c r="F27" s="25"/>
     </row>
-    <row r="28" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B28" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>36</v>
       </c>
       <c r="D28" s="50"/>
       <c r="E28" s="53">
         <f>LOOKUP(E$26,C50:G56)</f>
         <v>100000</v>
       </c>
       <c r="F28" s="25"/>
     </row>
-    <row r="29" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B29" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="50" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="50"/>
       <c r="E29" s="53">
         <f>LOOKUP(E$26,C50:E56)</f>
         <v>0.18</v>
       </c>
       <c r="F29" s="25"/>
     </row>
-    <row r="30" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B30" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="50" t="s">
         <v>38</v>
       </c>
       <c r="D30" s="50"/>
       <c r="E30" s="53">
         <f>LOOKUP(E$26,'Tax Tables'!B3:E9)</f>
         <v>0</v>
       </c>
       <c r="F30" s="25"/>
     </row>
-    <row r="31" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B31" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="50" t="s">
         <v>39</v>
       </c>
       <c r="D31" s="50"/>
       <c r="E31" s="53">
         <f>IF(((E26-E28)*(E29)+(E30))&lt;0,0,(E26-E28)*(E29)+(E30))</f>
         <v>0.18</v>
       </c>
       <c r="F31" s="25"/>
     </row>
-    <row r="32" spans="2:6" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B32" s="51" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="70">
         <v>12</v>
       </c>
       <c r="D32" s="50"/>
       <c r="E32" s="53">
         <f>E25</f>
         <v>1</v>
       </c>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:7" ht="13" x14ac:dyDescent="0.3">
       <c r="B33" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="50" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="50"/>
       <c r="E33" s="53">
         <f>E31/E32</f>
         <v>0.18</v>
       </c>
       <c r="F33" s="27"/>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B34" s="51"/>
       <c r="C34" s="59" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="59"/>
       <c r="E34" s="58"/>
       <c r="F34" s="25"/>
     </row>
-    <row r="35" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B35" s="51"/>
       <c r="C35" s="50" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="50"/>
       <c r="E35" s="53">
         <f>E26</f>
         <v>100001</v>
       </c>
       <c r="F35" s="25"/>
     </row>
-    <row r="36" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B36" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="50" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="50"/>
       <c r="E36" s="53">
         <f>E14</f>
         <v>0</v>
       </c>
       <c r="F36" s="25"/>
     </row>
-    <row r="37" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:7" ht="13" x14ac:dyDescent="0.3">
       <c r="B37" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="50" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="50"/>
       <c r="E37" s="53">
         <f>SUM(E35:E36)</f>
         <v>100001</v>
       </c>
       <c r="F37" s="27"/>
     </row>
-    <row r="38" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B38" s="51"/>
       <c r="C38" s="59" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="59"/>
       <c r="E38" s="58"/>
       <c r="F38" s="25"/>
     </row>
-    <row r="39" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B39" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="50" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="50"/>
       <c r="E39" s="53">
         <f>LOOKUP(E$37,C50:G56)</f>
         <v>100000</v>
       </c>
       <c r="F39" s="25"/>
     </row>
-    <row r="40" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B40" s="51" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="50" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="50"/>
       <c r="E40" s="53">
         <f>LOOKUP(E$37,C50:E56)</f>
         <v>0.18</v>
       </c>
       <c r="F40" s="25"/>
     </row>
-    <row r="41" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B41" s="51" t="s">
         <v>24</v>
       </c>
       <c r="C41" s="50" t="s">
         <v>47</v>
       </c>
       <c r="D41" s="50"/>
       <c r="E41" s="53">
         <f>LOOKUP(E$37,'Tax Tables'!B3:E9)</f>
         <v>0</v>
       </c>
       <c r="F41" s="25"/>
     </row>
-    <row r="42" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B42" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="50" t="s">
         <v>48</v>
       </c>
       <c r="D42" s="50"/>
       <c r="E42" s="53">
         <f>IF(((E37-E39)*(E40)+(E41))&lt;0,0,(E37-E39)*(E40)+(E41))</f>
         <v>0.18</v>
       </c>
       <c r="F42" s="25"/>
     </row>
-    <row r="43" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B43" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="50" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="50"/>
       <c r="E43" s="53">
         <f>E31</f>
         <v>0.18</v>
       </c>
       <c r="F43" s="25"/>
     </row>
-    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:7" ht="13" x14ac:dyDescent="0.3">
       <c r="B44" s="51" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="50" t="s">
         <v>50</v>
       </c>
       <c r="D44" s="50"/>
       <c r="E44" s="53">
         <f>IF(E42&lt;0,0,E42-E43)</f>
         <v>0</v>
       </c>
       <c r="F44" s="27"/>
     </row>
-    <row r="45" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:7" ht="13" x14ac:dyDescent="0.3">
       <c r="B45" s="50"/>
       <c r="C45" s="59" t="s">
         <v>72</v>
       </c>
       <c r="D45" s="59"/>
       <c r="E45" s="60">
         <f>IF(E44&lt;0,E33,IF(E33&lt;0,0,E33+E44))</f>
         <v>0.18</v>
       </c>
       <c r="F45" s="29"/>
     </row>
-    <row r="46" spans="2:7" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="C48" s="90" t="s">
+    <row r="46" spans="2:7" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="2:7" ht="13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="C48" s="93" t="s">
         <v>82</v>
       </c>
-      <c r="D48" s="90"/>
-[...4 lines deleted...]
-    <row r="49" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+      <c r="D48" s="93"/>
+      <c r="E48" s="93"/>
+      <c r="F48" s="93"/>
+      <c r="G48" s="93"/>
+    </row>
+    <row r="49" spans="2:9" ht="13" hidden="1" x14ac:dyDescent="0.25">
       <c r="C49" s="30" t="s">
         <v>53</v>
       </c>
       <c r="D49" s="30" t="s">
         <v>54</v>
       </c>
       <c r="E49" s="31" t="s">
         <v>55</v>
       </c>
       <c r="F49" s="32"/>
       <c r="G49" s="30" t="s">
         <v>56</v>
       </c>
       <c r="H49" s="33"/>
     </row>
-    <row r="50" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C50" s="34">
         <v>0</v>
       </c>
       <c r="D50" s="34">
         <v>0</v>
       </c>
       <c r="E50" s="35">
         <v>0</v>
       </c>
       <c r="F50" s="36"/>
       <c r="G50" s="34">
         <v>0</v>
       </c>
       <c r="H50" s="33"/>
     </row>
-    <row r="51" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C51" s="37">
         <v>100001</v>
       </c>
       <c r="D51" s="37">
         <v>0</v>
       </c>
       <c r="E51" s="36">
         <v>0.18</v>
       </c>
       <c r="F51" s="36"/>
       <c r="G51" s="37">
         <v>100000</v>
       </c>
       <c r="H51" s="33"/>
     </row>
-    <row r="52" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C52" s="34">
         <v>150001</v>
       </c>
       <c r="D52" s="34">
         <v>9000</v>
       </c>
       <c r="E52" s="35">
         <v>0.25</v>
       </c>
       <c r="F52" s="36"/>
       <c r="G52" s="34">
         <v>150000</v>
       </c>
       <c r="H52" s="33"/>
     </row>
-    <row r="53" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C53" s="37">
         <v>350001</v>
       </c>
       <c r="D53" s="37">
         <v>59000</v>
       </c>
       <c r="E53" s="36">
         <v>0.28000000000000003</v>
       </c>
       <c r="F53" s="36"/>
       <c r="G53" s="37">
         <v>350000</v>
       </c>
       <c r="H53" s="33"/>
     </row>
-    <row r="54" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C54" s="34">
         <v>550001</v>
       </c>
       <c r="D54" s="34">
         <v>115000</v>
       </c>
       <c r="E54" s="35">
         <v>0.3</v>
       </c>
       <c r="F54" s="36"/>
       <c r="G54" s="34">
         <v>550000</v>
       </c>
       <c r="H54" s="33"/>
     </row>
-    <row r="55" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C55" s="37">
         <v>850001</v>
       </c>
       <c r="D55" s="37">
         <v>205000</v>
       </c>
       <c r="E55" s="36">
         <v>0.32</v>
       </c>
       <c r="F55" s="36"/>
       <c r="G55" s="37">
         <v>850000</v>
       </c>
       <c r="H55" s="33"/>
     </row>
-    <row r="56" spans="2:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C56" s="34">
         <v>1550001</v>
       </c>
       <c r="D56" s="34">
         <v>429000</v>
       </c>
       <c r="E56" s="35">
         <v>0.37</v>
       </c>
       <c r="F56" s="36"/>
       <c r="G56" s="34">
         <v>1550000</v>
       </c>
       <c r="H56" s="33"/>
     </row>
-    <row r="58" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B58" s="91" t="s">
+    <row r="58" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B58" s="94" t="s">
         <v>57</v>
       </c>
-      <c r="C58" s="91"/>
+      <c r="C58" s="94"/>
       <c r="D58" s="55"/>
       <c r="E58" s="56"/>
       <c r="F58" s="56"/>
       <c r="G58" s="55"/>
     </row>
-    <row r="59" spans="2:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="92" t="s">
+    <row r="59" spans="2:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="95" t="s">
         <v>58</v>
       </c>
-      <c r="C59" s="92"/>
-[...3 lines deleted...]
-      <c r="G59" s="92"/>
+      <c r="C59" s="95"/>
+      <c r="D59" s="95"/>
+      <c r="E59" s="95"/>
+      <c r="F59" s="95"/>
+      <c r="G59" s="95"/>
       <c r="H59" s="39"/>
       <c r="I59" s="39"/>
     </row>
-    <row r="60" spans="2:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G60" s="92"/>
+    <row r="60" spans="2:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="95"/>
+      <c r="C60" s="95"/>
+      <c r="D60" s="95"/>
+      <c r="E60" s="95"/>
+      <c r="F60" s="95"/>
+      <c r="G60" s="95"/>
       <c r="H60" s="39"/>
       <c r="I60" s="39"/>
     </row>
-    <row r="61" spans="2:9" ht="5.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B62" s="91" t="s">
+    <row r="61" spans="2:9" ht="5.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="95"/>
+      <c r="C61" s="95"/>
+      <c r="D61" s="95"/>
+      <c r="E61" s="95"/>
+      <c r="F61" s="95"/>
+      <c r="G61" s="95"/>
+    </row>
+    <row r="62" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="C62" s="91"/>
+      <c r="C62" s="94"/>
       <c r="D62" s="55"/>
       <c r="E62" s="56"/>
       <c r="F62" s="56"/>
       <c r="G62" s="55"/>
     </row>
-    <row r="63" spans="2:9" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-    <row r="65" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:9" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="89" t="s">
+        <v>83</v>
+      </c>
+      <c r="C63" s="89"/>
+      <c r="D63" s="89"/>
+      <c r="E63" s="89"/>
+      <c r="F63" s="89"/>
+      <c r="G63" s="89"/>
+    </row>
+    <row r="64" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B64" s="89"/>
+      <c r="C64" s="89"/>
+      <c r="D64" s="89"/>
+      <c r="E64" s="89"/>
+      <c r="F64" s="89"/>
+      <c r="G64" s="89"/>
+    </row>
+    <row r="65" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B65" s="69"/>
       <c r="C65" s="69"/>
       <c r="D65" s="69"/>
       <c r="E65" s="69"/>
       <c r="F65" s="69"/>
       <c r="G65" s="69"/>
     </row>
-    <row r="66" spans="2:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B66" s="69"/>
       <c r="C66" s="69"/>
       <c r="D66" s="69"/>
       <c r="E66" s="69"/>
       <c r="F66" s="69"/>
       <c r="G66" s="69"/>
     </row>
-    <row r="67" spans="2:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B67" s="69"/>
       <c r="C67" s="69"/>
       <c r="D67" s="69"/>
       <c r="E67" s="69"/>
       <c r="F67" s="69"/>
       <c r="G67" s="69"/>
     </row>
-    <row r="68" spans="2:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B68" s="69"/>
       <c r="C68" s="69"/>
       <c r="D68" s="69"/>
       <c r="E68" s="69"/>
       <c r="F68" s="69"/>
       <c r="G68" s="69"/>
     </row>
-    <row r="69" spans="2:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B69" s="69"/>
       <c r="C69" s="69"/>
       <c r="D69" s="69"/>
       <c r="E69" s="69"/>
       <c r="F69" s="69"/>
       <c r="G69" s="69"/>
     </row>
-    <row r="70" spans="2:7" x14ac:dyDescent="0.2"/>
+    <row r="70" spans="2:7" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="51P9Ei5Gwlg5XkcwZKfCw27edjfXKdtR5k6Jthm1bl6knx9NdqR3SgLXfRChdbBpNcLKpo8zovVhrzIbJ5AvOw==" saltValue="DarsPJ4s8fjFeE/yEvIhrg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NJnKeSiTcdwrVE0tA2kcNSydR/RMJbLyt9HAaIMomqf2bG4k9qa3Kbf+ZvsJddGgWYJVJx5Gr92RGYmMXM7U9Q==" saltValue="d1QPl0mrwOsdqjcxzfqxUA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="B63:G64"/>
     <mergeCell ref="C48:G48"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B59:G61"/>
     <mergeCell ref="B62:C62"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78357830-F29C-4A31-B06D-F940359DC1CB}">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="2.26953125" customWidth="1"/>
+    <col min="2" max="2" width="11.54296875" customWidth="1"/>
+    <col min="3" max="3" width="6.81640625" customWidth="1"/>
+    <col min="4" max="4" width="11.26953125" customWidth="1"/>
+    <col min="5" max="5" width="11.81640625" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
-    <col min="7" max="7" width="17.42578125" customWidth="1"/>
+    <col min="7" max="7" width="17.453125" customWidth="1"/>
     <col min="8" max="8" width="3" customWidth="1"/>
-    <col min="9" max="16384" width="8.7109375" hidden="1"/>
+    <col min="9" max="16384" width="8.7265625" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="47.1" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="93" t="s">
+    <row r="1" spans="2:7" ht="47.15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:7" x14ac:dyDescent="0.35">
+      <c r="B2" s="86" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="94"/>
-[...1 lines deleted...]
-      <c r="E2" s="93" t="s">
+      <c r="C2" s="87"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="86" t="s">
         <v>73</v>
       </c>
-      <c r="F2" s="94"/>
-[...2 lines deleted...]
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="F2" s="87"/>
+      <c r="G2" s="88"/>
+    </row>
+    <row r="3" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B3" s="74">
         <v>0</v>
       </c>
       <c r="C3" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="76">
         <v>100000</v>
       </c>
       <c r="E3" s="74">
         <v>0</v>
       </c>
       <c r="F3" s="75"/>
       <c r="G3" s="77"/>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B4" s="78">
         <v>100001</v>
       </c>
       <c r="C4" s="79" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="80">
         <v>150000</v>
       </c>
       <c r="E4" s="81">
         <v>0</v>
       </c>
       <c r="F4" s="79" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="82" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B5" s="78">
         <v>150001</v>
       </c>
       <c r="C5" s="79" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="80">
         <v>350000</v>
       </c>
       <c r="E5" s="78">
         <v>9000</v>
       </c>
       <c r="F5" s="79" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="82" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B6" s="78">
         <v>350001</v>
       </c>
       <c r="C6" s="79" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="80">
         <v>550000</v>
       </c>
       <c r="E6" s="78">
         <v>59000</v>
       </c>
       <c r="F6" s="79" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="82" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B7" s="78">
         <v>550001</v>
       </c>
       <c r="C7" s="79" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="80">
         <v>850000</v>
       </c>
       <c r="E7" s="78">
         <v>115000</v>
       </c>
       <c r="F7" s="79" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="82" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B8" s="78">
         <v>850001</v>
       </c>
       <c r="C8" s="79" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="80">
         <v>1550000</v>
       </c>
       <c r="E8" s="78">
         <v>205000</v>
       </c>
       <c r="F8" s="79" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="82" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B9" s="74">
         <v>1550001</v>
       </c>
       <c r="C9" s="79" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="80">
         <v>99999999</v>
       </c>
       <c r="E9" s="83">
         <v>429000</v>
       </c>
       <c r="F9" s="75" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="77" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="2:7" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="btz/KbYh7DMAhvCxnjVqYlwbDgrP+IiNi6FdbUUypWtoXRyvNMV9egd1NBRhcIbxDjJg2Vbjvc+4g0hEcsMp3w==" saltValue="7DpqRWXC/9XYilol+IwrPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CQcpMGSvfREs1jz+8EtWo9yB0Iqrm72FxZT7RMWM0OnVXHqaBh5zThqu6vGuXpKwXmBKhpfo65ZuYlwfb10HkQ==" saltValue="oLd0JkUY+WxwysmUkJoCOA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="71037282-4172-42af-8e02-c41ee92b0631">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100265D634177DB1B42899143E3DB436087" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8f8ffdb54391c131f80f275fcfa7403b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71037282-4172-42af-8e02-c41ee92b0631" xmlns:ns3="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27ec0b5748118a5c6b5107f75f51413c" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100265D634177DB1B42899143E3DB436087" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3bbd714c22ae7b745d107fde98b7a6aa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71037282-4172-42af-8e02-c41ee92b0631" xmlns:ns3="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27bebcfa878e24c2e6832b55e2621fa8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71037282-4172-42af-8e02-c41ee92b0631"/>
     <xsd:import namespace="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -3691,75 +3690,91 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{633F1A00-8BB0-4F1F-A9D2-B29D5C35E6FF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="71037282-4172-42af-8e02-c41ee92b0631"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6BE1F13-17A2-41D9-8653-E135876AA04C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55EAA3F4-D105-4C16-9C11-A5700E0C0A85}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBA27152-A0FE-470D-943C-BC98CA036CFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="71037282-4172-42af-8e02-c41ee92b0631"/>
+    <ds:schemaRef ds:uri="20291ebb-8fd5-4a4a-b5a6-ec5249e68ab7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e32dd7c-41f6-492d-a1a3-c58eb02cf4f8}" enabled="0" method="" siteId="{3e32dd7c-41f6-492d-a1a3-c58eb02cf4f8}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">